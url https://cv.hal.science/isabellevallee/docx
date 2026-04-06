--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of commercial serological tests to detect schistosomiasis in sheep</w:t>
+                <w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Blin</w:t>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Bornier</w:t>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lazzarin</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Alonzi</w:t>
+                <w:t xml:space="preserve">Rudy Caparros-Megido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 338, pp.110538. </w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2025.110538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338622v1</w:t>
+                <w:t xml:space="preserve">hal-05429126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t>
+                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Brinquin</w:t>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Caparros-Megido</w:t>
+                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Gault</w:t>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429126v1</w:t>
+                <w:t xml:space="preserve">hal-05186681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
+                <w:t xml:space="preserve">Use of commercial serological tests to detect schistosomiasis in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Manon Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">Félix Bornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+                <w:t xml:space="preserve">Nathalie Lazzarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
+                <w:t xml:space="preserve">Justine Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 338, pp.110538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2025.110538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186681v1</w:t>
+                <w:t xml:space="preserve">hal-05338622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Infections Reveal Acquired Zoonotic Capacity of Human Schistosomiasis Trough Hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t>
@@ -1570,295 +1570,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helminth Therapy for Immune-Mediated Inflammatory Diseases: Current and Future Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Trichinella spiralis new born larvae-specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Xu</w:t>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuelin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyuan Liu</w:t>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inflammation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/JIR.S348079⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (5), pp.1369-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-022-07479-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299603v1</w:t>
+                <w:t xml:space="preserve">anses-03659181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trichinella spiralis new born larvae-specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Liu</w:t>
+                <w:t xml:space="preserve">Helminth Therapy for Immune-Mediated Inflammatory Diseases: Current and Future Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Ning Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Xuelin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vitour</w:t>
+                <w:t xml:space="preserve">Mingyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121 (5), pp.1369-1378. </w:t>
+              <w:t xml:space="preserve">Journal of Inflammation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.475-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-022-07479-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/JIR.S348079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03659181v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentinan -triggered butyrate-producing bacteria drive the expulsion of the intestinal helminth Trichinella spiralis in mice</w:t>
               </w:r>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.926765. </w:t>
@@ -2106,831 +2106,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03750528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species identification of Trichinella originated from various host and different geographical location by MALDI-TOF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Bilska-Zając</w:t>
+                <w:t xml:space="preserve">Karim Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bahn</w:t>
+                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anette Johne</w:t>
+                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2020.107890⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987711v1</w:t>
+                <w:t xml:space="preserve">hal-03066853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Report of Trichinella britovi in Armenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A common source for a trichinellosis outbreak reported in France and Serbia in 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Barruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
+                <w:t xml:space="preserve">Alice Devez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sargis Aghayan</w:t>
+                <w:t xml:space="preserve">Jean Dupouy-Camet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasmik Gevorgyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+                <w:t xml:space="preserve">Dragana Plavsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18502/ijpa.v15i3.4212⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.24.1900527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355276v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03750523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalance of Trichinella spp. in wild boars ( Sus scrofa ) from Bihor county, western Romania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of immunogenicity and protection of the Mic1-3 knockout Toxoplasma gondii live attenuated strain in the feline host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Boros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+                <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana-Catalina Panait</w:t>
+                <w:t xml:space="preserve">Solen Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calin M. Gherman</w:t>
+                <w:t xml:space="preserve">Clément Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chevillot-Grasset</w:t>
+                <w:t xml:space="preserve">Vanessa Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helminthologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (3), pp.235-240. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (6), pp.1457-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/helm-2020-0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.11.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316855v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
+                <w:t xml:space="preserve">Seroprevalance of Trichinella spp. in wild boars ( Sus scrofa ) from Bihor county, western Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tuo</w:t>
+                <w:t xml:space="preserve">Zsolt Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
+                <w:t xml:space="preserve">Luciana-Catalina Panait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Calin M. Gherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
+              <w:t xml:space="preserve">Helminthologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (3), pp.235-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/helm-2020-0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066853v1</w:t>
+                <w:t xml:space="preserve">hal-03316855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of immunogenicity and protection of the Mic1-3 knockout Toxoplasma gondii live attenuated strain in the feline host</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The First Report of Trichinella britovi in Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitomir Djokic</w:t>
+                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solen Morisse</w:t>
+                <w:t xml:space="preserve">Sargis Aghayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chauvin</w:t>
+                <w:t xml:space="preserve">Hasmik Gevorgyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Doré</w:t>
+                <w:t xml:space="preserve">Alexander Malkhasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (6), pp.1457-1466. </w:t>
+              <w:t xml:space="preserve">Iranian Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.452-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.11.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18502/ijpa.v15i3.4212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318166v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common source for a trichinellosis outbreak reported in France and Serbia in 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species identification of Trichinella originated from various host and different geographical location by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Barruet</w:t>
+                <w:t xml:space="preserve">Ewa Bilska-Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Devez</w:t>
+                <w:t xml:space="preserve">Peter Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dupouy-Camet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Karadjian</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragana Plavsa</w:t>
+                <w:t xml:space="preserve">Anette Johne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (24), </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, pp.107890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.24.1900527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2020.107890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03750523v1</w:t>
+                <w:t xml:space="preserve">hal-02987711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-step morphology-PCR strategy for the identification of nematode larvae recovered from muscles after artificial digestion at meat inspection</w:t>
               </w:r>
@@ -3044,563 +3044,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Oleaga</w:t>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier REY</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Quilichini</w:t>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179171v1</w:t>
+                <w:t xml:space="preserve">hal-02618255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
+                <w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oleaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618255v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176067v1</w:t>
+                <w:t xml:space="preserve">hal-03176056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176056v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
               </w:r>
@@ -3638,51 +3638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
@@ -4399,90 +4399,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular identification of &amp;lt;em&amp;gt;Trichinella&amp;lt;/em&amp;gt; species by multiplex PCR: new insight for &amp;lt;em&amp;gt;Trichinella murrelli&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Pozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24, pp.1-5. </w:t>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peloux-Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dupouy-Camet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23, pp.1-4. </w:t>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma gondii infection in pork produced in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,51 +5240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,273 +5354,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trichinellose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan sanitaire du sanglier vis-à-vis de la trichinellose,de la maladie d’Aujeszky, de la brucellose, de l’hépatite E et des virus influenza porcins en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ariane Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539580v1</w:t>
+                <w:t xml:space="preserve">hal-01416826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan sanitaire du sanglier vis-à-vis de la trichinellose,de la maladie d’Aujeszky, de la brucellose, de l’hépatite E et des virus influenza porcins en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">La trichinellose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44, pp.2-8</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416826v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological survey of trichinellosis in wild boar (&amp;lt;em&amp;gt;Sus scrofa&amp;lt;/em&amp;gt;) and fox (&amp;lt;em&amp;gt;Vulpes vulpes&amp;lt;/em&amp;gt;) in a French insular region, Corsica</w:t>
               </w:r>
@@ -5765,51 +5765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'antigènes du parasite Trichinella : de nouveaux outils pour le diagnostic précoce et la vaccination animale contre la trichinellose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Guerhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Pozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70 (12), pp.2896-2899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6233,698 +6233,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella as a modulator of flu-induced pathology?</w:t>
+                <w:t xml:space="preserve">Human trichinellosis acquired from wild boar meat: a continuing parasitic risk in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J Dupouy-Camet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (10), pp.452-454</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (9), pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653867v1</w:t>
+                <w:t xml:space="preserve">hal-02655410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human trichinellosis acquired from wild boar meat: a continuing parasitic risk in France</w:t>
+                <w:t xml:space="preserve">Trichinella as a modulator of flu-induced pathology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A de Bruyne</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J Dupouy-Camet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (9), pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (10), pp.452-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655410v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights of the symposium on nematode parasites held at AFSSA, Maisons Alfort, France, the 26th of November 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Guerhier</w:t>
+                <w:t xml:space="preserve">Trichinella spiralis : Stimulation of mast cells by TSL-1 antigens trigger cytokine mRNA expression and release of IL-4 and TNF through an Ig-independent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Fonseca-Liñan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Enciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2005.07.001⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (3-4), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2004.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655158v1</w:t>
+                <w:t xml:space="preserve">hal-02682840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella spiralis : Stimulation of mast cells by TSL-1 antigens trigger cytokine mRNA expression and release of IL-4 and TNF through an Ig-independent pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violeta Niborski</w:t>
+                <w:t xml:space="preserve">Analysis of human CD4 T lymphocyte proliferation induced by porcine lymphoblastoid B cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonio Enciso</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jishan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2004.07.015⟩</w:t>
+              <w:t xml:space="preserve">Xenotransplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (2), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3089.2003.01062.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682840v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of human CD4 T lymphocyte proliferation induced by porcine lymphoblastoid B cell lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Thibault</w:t>
+                <w:t xml:space="preserve">Human TNF-alpha induces major histocompatibility complex class-II molecules on porcine endothelial cells without affecting the proliferative response of human lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenotransplantation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27 (2), pp.1678-1679</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683123v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of non involvement of swine MHC class II in the vitro proliferative response of human lymphocytes to porcine endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6943,5240 +6948,8093 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 59 (6), pp.897-901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human TNF-alpha induces major histocompatibility complex class-II molecules on porcine endothelial cells without affecting the proliferative response of human lymphocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">La réponse proliférative des lymphocytes humains vis-à-vis des cellules endothéliales porcines est indépendante de l'expression des molécules de classe II du CMH porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Lacord</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 27 (2), pp.1678-1679</w:t>
+              <w:t xml:space="preserve">Canadian journal of biochemistry and cell biology = Revue canadienne de biochimie et biologie cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 81 (2), 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704774v1</w:t>
+                <w:t xml:space="preserve">hal-02715753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse proliférative des lymphocytes humains vis-à-vis des cellules endothéliales porcines est indépendante de l'expression des molécules de classe II du CMH porcin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of human inflammatory cytokines on porcine endothelial cell MHC molecule expression : unique role for TNF-alpha in MHC class-II induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Vallée</w:t>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Watier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Gruel</w:t>
+                <w:t xml:space="preserve">M. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of biochemistry and cell biology = Revue canadienne de biochimie et biologie cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 81 (2), 1 p</w:t>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (3), pp.1152-1155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715753v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of human inflammatory cytokines on porcine endothelial cell MHC molecule expression : unique role for TNF-alpha in MHC class-II induction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Human peripheral blood lymphocyte adhesion to xenogeneic porcine aortic endothelial cells : preferential adhesion of CD3-CD16+ NK cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Lacord</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 26 (3), pp.1152-1155</w:t>
+              <w:t xml:space="preserve">, 1994, 26 (3), pp.1150-1151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02711871v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelia Luviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kincaid-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A.L. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasite evolution and impact in action: assessing the importance of hybrid schistosomes in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Londres, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human peripheral blood lymphocyte adhesion to xenogeneic porcine aortic endothelial cells : preferential adhesion of CD3-CD16+ NK cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Gruel</w:t>
+                <w:t xml:space="preserve">Enrichment and characterization of muscle extracellular vesicles (EVs) during Trichinella spiralis infection in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaa Chkhaydem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lucia Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02711720v1</w:t>
+              <w:t xml:space="preserve">4ème journée Recherche de l'IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Vitry Sur Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichment and characterization of muscle extracellular vesicles (EVs) during Trichinella spiralis infection in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaa Chkhaydem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lucia Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an aptamer-based test for Trichinella detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an aptamer-based test for Trichinella detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OH EJP Annual Scientific meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an aptamer-based test for Trichinella detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'ED Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Créteil (Université Paris XII UPEC), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles in vitro pour étudier l'infection d'un parasite de l'alimentation, le nématode Trichinella spiralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Taïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée de la recherche de l’IUT Créteil-Vitry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Créteil (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an aptamer-based test for Trichinella detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Health EJP Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunogenicity of the Mic1-3 Knockout Toxoplasma gondii vaccine candidate in the feline host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitomir Djokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Club Vaccinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Johne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gassiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourteenth Workshop of National Reference Laboratories for Parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first report of Trichinella britovi in Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sargis Aghayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasmik Gevorgyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Malkhasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifteenth International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first report of Trichinella britovi in Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sargis Aghayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasmik Grevorgyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Malkhasian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trichinella spiralis stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée « Sciences de la Vie », Ecole doctorale SVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil (Université Paris XII UPEC), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Johne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gassiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifteenth International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Johne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gassiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Annual Scientific Meeting of the One Health European Joint Programme on Food-borne Zoonoses, Antimicrobial Resistance and Emerging Threats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Trichinella spp. Inspection allows identification of other helminths zoonotic foodborne parasites in wild boar meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidemiological activities of the French NRL for 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thirteenth Workshop of National Reference Laboratories for Parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphometric and molecular characterization of early intestinal stages of Trichinella spiralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Zocevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Changchun, France. 1 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of three digestion methods for detection of encapsulated Trichinella spiralis larvae in pork : differences in sensitivity between EU officially approved methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Maddox-Hyttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swine immune response against Trichinella spiralis delayed induction of mucosal immunity in a iberian strain compared to a german yorkshire SPF strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de l’efficacité de nouveaux adjuvants de vaccines dans un modèle Trichinella spiralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ascarateil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre de Pooter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française d’Immunologie et Club Francophone des Cellules Dendritiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parasites des viandes : état des connaissances en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès conjoint des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trompes l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMANIMAL - Relations humain-animal : mêmes maladies, même environnement et même sensibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anses; Enva; Académie Vétérinaire de France; collectif aCROSS, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment and characterization of muscle extracellular vesicles during Trichinella spiralis infection in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Destouches</w:t>
+                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Trichinellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532730v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Analysis of historical data for Trichinella proficiency testing: towards the definition of performance evaluation standards for routine laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lucia Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526288v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of historical data for Trichinella proficiency testing: towards the definition of performance evaluation standards for routine laboratories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Chevillot</w:t>
+                <w:t xml:space="preserve">Enrichment and characterization of muscle extracellular vesicles during Trichinella spiralis infection in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaa Chkhaydem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lucia Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532699v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cartou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites zoonotiques : du champ à l’assiette, comment s’organise la surveillance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie, congrès annuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of historical data for Trichinella proficiency testing: towards the definition of performance evaluation standards for routine laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lucia Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Reference Laboratory for Parasites Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURLP, Nov 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activities of the French National Reference Laboratory for Foodborne zoonotic parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Reference Laboratory for Parasites Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURLP, Sep 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités du Laboratoire National de Référence sur les Parasites Zoonotiques Transmis par les Aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rouen, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep infection with &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; hybrids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Rognon</w:t>
+                <w:t xml:space="preserve">Development of an aptamer based test for Trichinella detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Association for the Advancement of Veterinary Parasitology, Jul 2021, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">3rd Annual Scientific Meeting of the One Health EJP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04160435v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04140796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an aptamer based test for Trichinella detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noah Brosseau</w:t>
+                <w:t xml:space="preserve">Sheep infection with &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oleaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Scientific Meeting of the One Health EJP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association for the Advancement of Veterinary Parasitology, Jul 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04140796v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04160435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
+              <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525565v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitour</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04141073v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04140809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cartou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient inactivation of Trichinella spiralis adults unc-63 by RNA interference</w:t>
+                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Johne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gassiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Trichinelosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04119474v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
+                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04159078v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525591v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525596v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minyang Liu</w:t>
+                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04119526v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
+                <w:t xml:space="preserve">Transient inactivation of Trichinella spiralis adults unc-63 by RNA interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Py</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Oeiras, Portugal</w:t>
+              <w:t xml:space="preserve">15. International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04119199v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
+                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526311v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Backyard pigs: a common source for a trichinellosis outbreak reported in France and Serbia in 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Barruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Devez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dupouy-Camet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525666v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backyard pigs: a common source for a trichinellosis outbreak reported in France and Serbia in 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04119515v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04160506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
+              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04160506v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic performance of artificial digestion, ELISA and Western Blot for the detection of Trichinella spp. in wild boars from the North Western region of Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin M. Gherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Sabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Foodborne Parasite Cost action meeting (FA1408)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">An international network of OIE collaborating centres’ dedicated to Food-borne Zoonotic Parasites at world level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">China International Food Safety &amp; Quality Conference + Expo 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIFSQ, Nov 2018, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526378v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soraya Chaouch</w:t>
+                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André G Buret</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541164v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An international network of OIE collaborating centres’ dedicated to Food-borne Zoonotic Parasites at world level.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China International Food Safety &amp; Quality Conference + Expo 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIFSQ, Nov 2018, Shangai, China</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533171v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02736882v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541408v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Chevillot</w:t>
+                <w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André G Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526924v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541406v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF pour l’identification d’espèces de Trichinella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Johne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gassiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host pathogen interaction: antigenic shift in Trichinella invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International COngress of Parasitology (ICOPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Daegu (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoonotic foodborne parasites in wild boar meat: how Trichinella inspection allows identification of other helminths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Belgian Wildlife Diseases Society Symposium "Food-Borne Pathogens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite analysis of Trichinella britovi isolates from the Mediterranean islands of Corsica and Sardinia suggests their different geographical origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Marucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12198,275 +15056,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichinella in Corsica Island: when the parasite takes advantage of the slightest weak link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichinella diagnostics and control : Mandatory and best practices for ensuring food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin A. Gajadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Pozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ray Gamble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Nöckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12475,3403 +15333,3403 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Maddox-Hyttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission risk of human trichinellosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuhisa Takumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Teunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Fonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three artificial digestion methods for detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nockler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reckinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maddox-Hyttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Pozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission risk of human trichinellosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Teunis</w:t>
+                <w:t xml:space="preserve">Trichinella meat inspection by digestion technique: evaluation of a fluid pepsin formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Maddox-Hyttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Pozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815728v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and use of Trichinella proficiency samples as part of a quality assurance system to improve the sensitivity of Trichinella digestion testing in laboratories in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a risk assessment of Trichinella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Katsuhisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Teunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trichinella diagnostics and control: quality assurance, harmonization and certification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Zagreb, Croatia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814359v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Trichinella surveillance system in wild and domestic animals in France Outcome of the last 10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dupouy-Camet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRICHIMED meeting</w:t>
+              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813837v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella meat inspection by digestion technique: evaluation of a fluid pepsin formulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ring trial on comparison of articial digestion methods for detection of encapsulated Trichinella spiralis larvae in porkmeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">2nd Meeting of National Reference Laboratorie for Parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Roma, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814468v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring trial on comparison of articial digestion methods for detection of encapsulated Trichinella spiralis larvae in porkmeat</w:t>
+                <w:t xml:space="preserve">Incomplete artificial digestion for preparation of Trichinella proficiency samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Scandrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Meeting of National Reference Laboratorie for Parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Roma, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811709v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete artificial digestion for preparation of Trichinella proficiency samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission risk of human trichinellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Katsuhisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Teunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B Durand</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816948v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a risk assessment of Trichinella</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and use of Trichinella proficiency samples as part of a quality assurance system to improve the sensitivity of Trichinella digestion testing in laboratories in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Trichinella diagnostics and control: quality assurance, harmonization and certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Zagreb, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816681v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella surveillance system in wild and domestic animals in France Outcome of the last 10 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Dupouy-Camet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
+              <w:t xml:space="preserve">TRICHIMED meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816780v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring trial on the validation of three digestion methods for the detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815350v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ring trial on the validation of three digestion methods for the detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Reckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Maddox-Hyttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Pozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814331v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of the trematode Alaria alata in wild boar in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ferte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichinella diagnosis: EU directive and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trichinella diagnostics and control: quality assurance, harmonization and certification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Zagreb, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan saison de Chasse 2007 et recherche de parasites en France chez le sanglier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de restitution du plan de surveillance faune sauvage pour la trichinellose en Haute Corse (DDSV, LVD, INRA, BIOSCOPE et les fédérations de chasse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bastia, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and use of Trichinella proficiency samples as part of a quality assurance system to improve the sensitivity of Trichinella digestion testeing in laboratories in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Scandrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and characterization of a potential early diagnosis gene from newborn larvae of Trichinella spiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Guerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles approches vaccinales contre le parasite nématode Trichinella chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan de recherche et développement sur les trichinelloses animales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Maisons-Alfort, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Réunion du secteur porcin de l'AFSSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ploufragan, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813314v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de recherche et développement sur les trichinelloses animales en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pourquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du secteur porcin de l'AFSSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ploufragan, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812354v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Automation of the reading and recognition of Trichinella sp after a digestion test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K Noeckler</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814135v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the developments of new tools for pig trichinellosis control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bahuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Le Rhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress MedVetNet, Satellite meeting og TRICHIMED Workpackage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Malta. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights of the symposium on nematode parasites held at AFSSA, Maisons Alfort, France, the 26th of November 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Guerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Human, Plant and Animal Nematode Parasites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Maisons-Alfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2005.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automation of the reading and recognition of Trichinella sp after a digestion test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Vers de nouvelles approches vaccinales contre le parasite nématode Trichinella chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815731v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trichinellose transmise par le sanglier : un risque parasitaire persistant en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dupouy-Camet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Dupouy-Camet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Ancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques infectieux communautaires d'origine hydrique et alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pourquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a 24kDa Glutathione S-transferase (GST24) of Trichinella spiralis for diagnosis, vaccine developement, and charcatérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bahuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Glemarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swine infection with Trichinella spiralis: comparative analysis of the mucosal intestinal and systemic immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15930,194 +18788,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation of a quality assurance system for animal trichinellosis diagnosis in France : results of the ring trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Scandrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gajadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis : expression de cytokines et d'anticorps spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16126,476 +18984,476 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fj Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Guerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of adjuvant formulation on the induced protection of mice immunized with total soluble antigen of Trichinella spiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre de Pooter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis: expression de cytokines et d’anticorps spécifiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825885v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis: expression de cytokines et d’anticorps spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leguerhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Maisons-Alfort, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826824v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swine immunity to Trichinella spiralis infestation : mucosal intestinal and systemic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16617,110 +19475,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leguerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Immunologie et Club Francophone des Cellules Dendritiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host cytokine and antibody responses in germfree pigs infested by Trichinella spiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16729,465 +19587,465 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fj Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Guerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematode parasites : genetic diversity virulence genes diagnosis and control methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trichinellose équine : site d’élection, histologie et épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une technique d’obtention d’echantillons calibres pour le diagnostic des trichinelloses animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe pork and horse meat on EU markets: early and unbiased diagnostic tests for Trichinella (TRICHIPORSE) Overview and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-RAIN meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dublin, Ireland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse proliférative des lymphocytes humains vis-à-vis des cellules endothéliales porcines est indépendante de l'expression des molécules de classe II du CMH porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17206,3327 +20064,349 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852616v1</w:t>
-              </w:r>
-[...2976 lines deleted...]
-                <w:t xml:space="preserve">hal-02827817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+                <w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Haddad</w:t>
+                <w:t xml:space="preserve">Fanny Renois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Renois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04859478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Boni</w:t>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20582,51 +20462,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20636,333 +20516,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic shift during Trichinella cycle, consequences for vaccine developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trichinella and Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.455-516, 2021, 978-0-12-821209-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-821209-7.00014-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03750537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichinelloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Ancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Brochériou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bonafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies Infectieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2006, Encyclopédie Médico-chirurgicale. Maladies Infectieuses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichinella antigens and immunodominant epitopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20970,102 +20850,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Guerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinarity for Parasites, Vectors and Parasitic Diseases. Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monduzzi Editore, 358 p., 2004, 9788875871154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId497"/>
+      <w:footerReference w:type="default" r:id="rId496"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21212,51 +21092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bornier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazzarin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alonzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110538" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinwei Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Hao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haolu Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyao Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134493" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04371132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Jin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Emerson Brosseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayer-Scholl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Ndao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020562" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JIR.S348079" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07479-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karadjian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.926765" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Voisinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-21-00034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bilska-Zaj&#261;c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bahn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Johne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2020.107890" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Grigoryan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargis Aghayan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Gevorgyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Malkhasyan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijpa.v15i3.4212" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316855v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Boros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana-Catalina Panait" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin M. Gherman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot-Grasset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/helm-2020-0032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Morisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dor&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.11.076" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Barruet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy-Camet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Plavsa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.24.1900527" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kaestner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adic&#233;am" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wagner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06899-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Rosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marucci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Bandino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2939-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Tong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuepeng Cai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02674" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Roqueplo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Marie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2017.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628771v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pozio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633785v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruetsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peloux-Petiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631173v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182015001870" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Fall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Junker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012191019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537901v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Wu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Song" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2789-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S8R9CMX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654290v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Guerhier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656330v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten N&#246;ckler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662912v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Forbes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Scandrett" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668853v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cote" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.08.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFNV2BP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653867v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupouy-Camet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655410v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Bruyne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ancelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655158v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.07.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HCR8KJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682840v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fonseca-Li&#241;an" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enciso" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2004.07.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSX1QP71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonenfant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishan Sun" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3089.2003.01062.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FD5JJLSH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703258v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vall&#233;e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thibault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704774v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacord" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715753v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711871v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711720v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05146891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532730v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maurer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lucia Estevez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Destouches" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532699v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532632v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532595v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532820v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532860v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140796v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Brosseau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141073v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119474v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grasteau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119199v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Johne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gassiloud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Py" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119515v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gely" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533014v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Sabau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533171v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149606v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149604v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149602v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740250v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756828v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Gajadhar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ray Gamble" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.063" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP5Z24J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758327v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Takumi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Teunis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.044" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZDHM45C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756172v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nockler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reckinger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.075" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z19LMB63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815728v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Katsuhisa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fonville" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814468v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811709v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816948v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Forbes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scandrett" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816681v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vonville" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816780v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hars" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815350v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reckinger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Szab&#243;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814331v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817020v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813965v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ferte" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814017v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814909v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814619v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816315v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafeng Liu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813314v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812354v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814135v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pourquier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815017v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812914v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822428v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815731v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lelong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815257v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816627v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Serrano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822107v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Glemarec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814484v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814900v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajadhar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833027v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Serrano" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764157v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deville" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre de Pooter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Aucouturier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.029" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBP5F3HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825885v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leguerhier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826824v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825412v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827669v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833018v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dida" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826662v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825250v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852616v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530626v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405684v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142505v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142494v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142511v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142499v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141098v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wozniak" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ta&#239;s" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142304v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379002v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chauvin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dore" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141521v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Grevorgyan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Malkhasian" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141538v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141558v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141532v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142286v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141526v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149607v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815691v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814209v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827817v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ascarateil" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750537v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128212097/trichinella-and-trichinellosis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821209-7.00014-7" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815184v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Broch&#233;riou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonafe" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831361v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bornier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazzarin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alonzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinwei Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Hao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haolu Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyao Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134493" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04371132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Jin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Emerson Brosseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayer-Scholl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Ndao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020562" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07479-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JIR.S348079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karadjian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.926765" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Voisinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-21-00034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Barruet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy-Camet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Plavsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.24.1900527" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Morisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dor&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.11.076" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Boros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana-Catalina Panait" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin M. Gherman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot-Grasset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/helm-2020-0032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Grigoryan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargis Aghayan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Gevorgyan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Malkhasyan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijpa.v15i3.4212" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bilska-Zaj&#261;c" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bahn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Johne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2020.107890" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kaestner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adic&#233;am" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wagner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06899-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Rosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marucci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Bandino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2939-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Tong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuepeng Cai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02674" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Roqueplo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Marie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2017.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628771v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pozio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633785v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruetsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peloux-Petiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631173v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182015001870" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Fall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Junker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012191019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537901v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Wu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Song" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2789-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S8R9CMX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654290v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Guerhier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656330v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten N&#246;ckler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662912v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Forbes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Scandrett" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668853v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cote" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.08.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFNV2BP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655410v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Bruyne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ancelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupouy-Camet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653867v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682840v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fonseca-Li&#241;an" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enciso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2004.07.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSX1QP71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonenfant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishan Sun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3089.2003.01062.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FD5JJLSH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704774v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vall&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thibault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacord" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715753v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711720v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530626v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maurer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lucia Estevez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Destouches" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405684v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142505v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Brosseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142494v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142499v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wozniak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ta&#239;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379002v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chauvin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dore" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141538v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Johne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gassiloud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141521v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Grevorgyan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Malkhasian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142286v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141532v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141526v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149607v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815691v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827817v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ascarateil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre de Pooter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05146891v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532699v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532730v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532632v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532595v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532820v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532860v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140796v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160435v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141073v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119199v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Py" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119474v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grasteau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119515v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gely" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533014v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Sabau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533171v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149606v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149604v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149602v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740250v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756828v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Gajadhar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ray Gamble" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.063" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP5Z24J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758327v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Takumi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Teunis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.044" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZDHM45C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756172v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nockler" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reckinger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.075" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z19LMB63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814468v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816681v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Katsuhisa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vonville" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816780v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hars" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811709v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816948v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Forbes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scandrett" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815728v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fonville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814359v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814331v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815350v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reckinger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Szab&#243;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817020v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813965v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ferte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814017v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814909v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814619v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816315v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafeng Liu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812354v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814135v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pourquier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815731v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lelong" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815017v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812914v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822428v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.07.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HCR8KJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813314v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815257v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816627v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Serrano" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822107v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Glemarec" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814900v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajadhar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833027v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Serrano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764157v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deville" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Aucouturier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.029" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBP5F3HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826824v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825885v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leguerhier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825412v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827669v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833018v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dida" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826662v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825250v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852616v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750537v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128212097/trichinella-and-trichinellosis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821209-7.00014-7" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815184v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Broch&#233;riou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonafe" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831361v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>