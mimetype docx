--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Brinquin</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Caparros-Megido</w:t>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Gault</w:t>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429126v1</w:t>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
+                <w:t xml:space="preserve">Use of commercial serological tests to detect schistosomiasis in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Manon Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Adjou</w:t>
+                <w:t xml:space="preserve">Félix Bornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+                <w:t xml:space="preserve">Nathalie Lazzarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
+                <w:t xml:space="preserve">Justine Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fontbonne</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 338, pp.110538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2025.110538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186681v1</w:t>
+                <w:t xml:space="preserve">hal-05338622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of commercial serological tests to detect schistosomiasis in sheep</w:t>
+                <w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Blin</w:t>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Bornier</w:t>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lazzarin</w:t>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Alonzi</w:t>
+                <w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 338, pp.110538. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2025.110538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338622v1</w:t>
+                <w:t xml:space="preserve">hal-05186681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+                <w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
+                <w:t xml:space="preserve">Rudy Caparros-Megido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Gilbert Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+                <w:t xml:space="preserve">hal-05429126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunosuppressive Ability of Trichinella spiralis Adults Can Ameliorate Type 2 Inflammation in a Murine Allergy Model</w:t>
               </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Infections Reveal Acquired Zoonotic Capacity of Human Schistosomiasis Trough Hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,2651 +1038,2651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t>
+                <w:t xml:space="preserve">Aptamer-Based Technologies for Parasite Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Noah Emerson Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
+                <w:t xml:space="preserve">Momar Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23020562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04373028v1</w:t>
+                <w:t xml:space="preserve">hal-04034649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET with MoS2 nanosheets integrated CRISPR/Cas12a sensors for robust and visual food-borne parasites detection</w:t>
+                <w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiuqin Chen</w:t>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolei Liu</w:t>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Yu</w:t>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haolu Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chengyao Li</w:t>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.134493⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04369914v1</w:t>
+                <w:t xml:space="preserve">anses-04373028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut microbiota contributes to changes in the host immune response induced by Trichinella spiralis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">FRET with MoS2 nanosheets integrated CRISPR/Cas12a sensors for robust and visual food-borne parasites detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuqin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengyao Li</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xuemin Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011479⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 395, pp.134493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2023.134493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04371132v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04369914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptamer-Based Technologies for Parasite Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+                <w:t xml:space="preserve">The gut microbiota contributes to changes in the host immune response induced by Trichinella spiralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momar Ndao</w:t>
+                <w:t xml:space="preserve">Xue Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Karadjian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xuemin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (2), pp.562. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (8), pp.e0011479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23020562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034649v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04371132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trichinella spiralis new born larvae-specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxocara cati and Toxoplasma gondii in French Birds of Prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anqi Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Liu</w:t>
+                <w:t xml:space="preserve">Lisa Laboutière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Anthony Voisinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitour</w:t>
+                <w:t xml:space="preserve">Amandine Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-022-07479-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (2), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/JWD-D-21-00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03659181v1</w:t>
+                <w:t xml:space="preserve">anses-03750528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helminth Therapy for Immune-Mediated Inflammatory Diseases: Current and Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Xu</w:t>
+                <w:t xml:space="preserve">Xuelin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inflammation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.475-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/JIR.S348079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentinan -triggered butyrate-producing bacteria drive the expulsion of the intestinal helminth Trichinella spiralis in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuemin Jin</w:t>
+                <w:t xml:space="preserve">A Trichinella spiralis new born larvae-specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">Xiaolei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Karadjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mingyuan Liu</w:t>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.926765⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (5), pp.1369-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-022-07479-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03750536v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03659181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxocara cati and Toxoplasma gondii in French Birds of Prey</w:t>
+                <w:t xml:space="preserve">Lentinan -triggered butyrate-producing bacteria drive the expulsion of the intestinal helminth Trichinella spiralis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Karadjian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+                <w:t xml:space="preserve">Xuemin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Voisinot</w:t>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Blaizot</w:t>
+                <w:t xml:space="preserve">Gregory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (2), pp.373-379. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.926765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7589/JWD-D-21-00034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.926765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03750528v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03750536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-step morphology-PCR strategy for the identification of nematode larvae recovered from muscles after artificial digestion at meat inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tuo</w:t>
+                <w:t xml:space="preserve">Carolyn Kaestner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laboutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
+                <w:t xml:space="preserve">Emilie Adicéam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Tom Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (12), pp.4113-4122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-020-06899-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066853v1</w:t>
+                <w:t xml:space="preserve">hal-03316740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common source for a trichinellosis outbreak reported in France and Serbia in 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species identification of Trichinella originated from various host and different geographical location by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Barruet</w:t>
+                <w:t xml:space="preserve">Ewa Bilska-Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Devez</w:t>
+                <w:t xml:space="preserve">Peter Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dupouy-Camet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Karadjian</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragana Plavsa</w:t>
+                <w:t xml:space="preserve">Anette Johne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (24), </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, pp.107890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.24.1900527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2020.107890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03750523v1</w:t>
+                <w:t xml:space="preserve">hal-02987711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of immunogenicity and protection of the Mic1-3 knockout Toxoplasma gondii live attenuated strain in the feline host</w:t>
+                <w:t xml:space="preserve">The First Report of Trichinella britovi in Armenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitomir Djokic</w:t>
+                <w:t xml:space="preserve">Sargis Aghayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solen Morisse</w:t>
+                <w:t xml:space="preserve">Hasmik Gevorgyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Doré</w:t>
+                <w:t xml:space="preserve">Alexander Malkhasyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.11.076⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.452-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18502/ijpa.v15i3.4212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318166v1</w:t>
+                <w:t xml:space="preserve">hal-03355276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalance of Trichinella spp. in wild boars ( Sus scrofa ) from Bihor county, western Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Boros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+                <w:t xml:space="preserve">Luciana-Catalina Panait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana-Catalina Panait</w:t>
+                <w:t xml:space="preserve">Calin M. Gherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helminthologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (3), pp.235-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/helm-2020-0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Report of Trichinella britovi in Armenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of immunogenicity and protection of the Mic1-3 knockout Toxoplasma gondii live attenuated strain in the feline host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
+                <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sargis Aghayan</w:t>
+                <w:t xml:space="preserve">Solen Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasmik Gevorgyan</w:t>
+                <w:t xml:space="preserve">Clément Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Malkhasyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+                <w:t xml:space="preserve">Vanessa Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), pp.452-456. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (6), pp.1457-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18502/ijpa.v15i3.4212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.11.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355276v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species identification of Trichinella originated from various host and different geographical location by MALDI-TOF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A common source for a trichinellosis outbreak reported in France and Serbia in 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Barruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Devez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dupouy-Camet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Johne</w:t>
+                <w:t xml:space="preserve">Dragana Plavsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 213, pp.107890. </w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2020.107890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.24.1900527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987711v1</w:t>
+                <w:t xml:space="preserve">anses-03750523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-step morphology-PCR strategy for the identification of nematode larvae recovered from muscles after artificial digestion at meat inspection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Kaestner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Laboutière</w:t>
+                <w:t xml:space="preserve">Karim Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Adicéam</w:t>
+                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Wagner</w:t>
+                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 119 (12), pp.4113-4122. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-020-06899-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03316740v1</w:t>
+                <w:t xml:space="preserve">hal-03066853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Ana Oleaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618255v1</w:t>
+                <w:t xml:space="preserve">hal-02179171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Quilichini</w:t>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179171v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176056v1</w:t>
+                <w:t xml:space="preserve">hal-03176067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176067v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cartou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
@@ -3714,563 +3714,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus genotype analysis outlines distinct histories for Trichinella britovi in the neighboring Mediterranean islands of Corsica and Sardinia</w:t>
+                <w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe La Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+                <w:t xml:space="preserve">Thibault Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Marucci</w:t>
+                <w:t xml:space="preserve">Soraya Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Casabianca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ennio Bandino</w:t>
+                <w:t xml:space="preserve">André Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-2939-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623407v1</w:t>
+                <w:t xml:space="preserve">hal-02126890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive proteomic analysis of lysine acetylation in the foodborne pathogen &amp;lt;em&amp;gt;Trichinella spiralis&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xuepeng Cai</w:t>
+                <w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02674⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621878v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+                <w:t xml:space="preserve">Comprehensive proteomic analysis of lysine acetylation in the foodborne pathogen &amp;lt;em&amp;gt;Trichinella spiralis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingwei Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuepeng Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126886v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+                <w:t xml:space="preserve">Multilocus genotype analysis outlines distinct histories for Trichinella britovi in the neighboring Mediterranean islands of Corsica and Sardinia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Marucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Buret</w:t>
+                <w:t xml:space="preserve">Ennio Bandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2939-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126890v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii in hunted wild boars (Sus scrofa) from southeastern France</w:t>
               </w:r>
@@ -4295,51 +4295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4386,103 +4386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular identification of &amp;lt;em&amp;gt;Trichinella&amp;lt;/em&amp;gt; species by multiplex PCR: new insight for &amp;lt;em&amp;gt;Trichinella murrelli&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Pozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24, pp.1-5. </w:t>
@@ -4514,2860 +4514,2872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inadequate labeling of pork sausages prepared in Corsica causing a trichinellosis outbreak in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxoplasma gondii infection in pork produced in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitomir Djokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Ruetsch</w:t>
+                <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Delaunay</w:t>
+                <w:t xml:space="preserve">B. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Armengaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Dupouy-Camet</w:t>
+                <w:t xml:space="preserve">Catherine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143 (5), pp.557-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182015001870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2016027⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633785v1</w:t>
+                <w:t xml:space="preserve">hal-02631173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii infection in pork produced in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inadequate labeling of pork sausages prepared in Corsica causing a trichinellosis outbreak in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aubert</w:t>
+                <w:t xml:space="preserve">Caroline Ruetsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Durand</w:t>
+                <w:t xml:space="preserve">Pascal Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Perret</w:t>
+                <w:t xml:space="preserve">Alexis Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peloux-Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dupouy-Camet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182015001870⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2016027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631173v1</w:t>
+                <w:t xml:space="preserve">hal-02633785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unique antigenic gene expression at different developmental stages of Trichinella pseudospiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.P. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.L. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.Q. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 194 (2-4), pp.198-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of early antigen genes of adult-stage Trichinella spiralis using pig serum from different stages of early infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.P. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 194 (2-4), pp.222-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of trichosomoides nasalis (Nematoda: trichinelloidea) in the murid host: evidence for larval growth in striated muscle fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. H. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (1), pp.19-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/parasite/2012191019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of mammalian muscle differentiation by excretory secretory products of muscle larvae of Trichinella spiralis in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanxia Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110 (6), pp.2481-2490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-011-2789-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan sanitaire du sanglier vis-à-vis de la trichinellose,de la maladie d’Aujeszky, de la brucellose, de l’hépatite E et des virus influenza porcins en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Payne</w:t>
+                <w:t xml:space="preserve">La trichinellose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rossi</w:t>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lacour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44, pp.2-8</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416826v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trichinellose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Bilan sanitaire du sanglier vis-à-vis de la trichinellose,de la maladie d’Aujeszky, de la brucellose, de l’hépatite E et des virus influenza porcins en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garin-Bastuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539580v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological survey of trichinellosis in wild boar (&amp;lt;em&amp;gt;Sus scrofa&amp;lt;/em&amp;gt;) and fox (&amp;lt;em&amp;gt;Vulpes vulpes&amp;lt;/em&amp;gt;) in a French insular region, Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 172 (1-2), pp.150-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'antigènes du parasite Trichinella : de nouveaux outils pour le diagnostic précoce et la vaccination animale contre la trichinellose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Guerhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a fluid versus a powder pepsin formulation to detect Trichinella spiralis larvae in meat samples by a digestion technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Maddox-Hyttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Nöckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Pozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70 (12), pp.2896-2899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of proficiency samples to assess diagnostic laboratories in France performing a Trichinella digestion assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorry Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Scandrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 70 (7), pp.1685-1690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swine infection with Trichinella spiralis: Comparative analysis of the mucosal intestinal and systemic immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Guerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 143 (2), pp.122-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2006.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human trichinellosis acquired from wild boar meat: a continuing parasitic risk in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trichinella as a modulator of flu-induced pathology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Ancelle</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J Dupouy-Camet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (9), pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (10), pp.452-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655410v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella as a modulator of flu-induced pathology?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Human trichinellosis acquired from wild boar meat: a continuing parasitic risk in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dupouy-Camet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (10), pp.452-454</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (9), pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653867v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichinella spiralis : Stimulation of mast cells by TSL-1 antigens trigger cytokine mRNA expression and release of IL-4 and TNF through an Ig-independent pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Fonseca-Liñan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Enciso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108 (3-4), pp.101-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exppara.2004.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of human CD4 T lymphocyte proliferation induced by porcine lymphoblastoid B cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jishan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Brossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xenotransplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (2), pp.107-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1034/j.1399-3089.2003.01062.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human TNF-alpha induces major histocompatibility complex class-II molecules on porcine endothelial cells without affecting the proliferative response of human lymphocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">La réponse proliférative des lymphocytes humains vis-à-vis des cellules endothéliales porcines est indépendante de l'expression des molécules de classe II du CMH porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lacord</w:t>
+                <w:t xml:space="preserve">Henri Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 27 (2), pp.1678-1679</w:t>
+              <w:t xml:space="preserve">Canadian journal of biochemistry and cell biology = Revue canadienne de biochimie et biologie cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 81 (2), 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704774v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of non involvement of swine MHC class II in the vitro proliferative response of human lymphocytes to porcine endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 59 (6), pp.897-901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse proliférative des lymphocytes humains vis-à-vis des cellules endothéliales porcines est indépendante de l'expression des molécules de classe II du CMH porcin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Human TNF-alpha induces major histocompatibility complex class-II molecules on porcine endothelial cells without affecting the proliferative response of human lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Gruel</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of biochemistry and cell biology = Revue canadienne de biochimie et biologie cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 81 (2), 1 p</w:t>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27 (2), pp.1678-1679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715753v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of human inflammatory cytokines on porcine endothelial cell MHC molecule expression : unique role for TNF-alpha in MHC class-II induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Watier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lacord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (3), pp.1152-1155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human peripheral blood lymphocyte adhesion to xenogeneic porcine aortic endothelial cells : preferential adhesion of CD3-CD16+ NK cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Birmelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Thibault</w:t>
+                <w:t xml:space="preserve">H. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Watier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (3), pp.1150-1151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7377,65 +7389,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelia Luviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7480,1485 +7492,1468 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite evolution and impact in action: assessing the importance of hybrid schistosomes in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Londres, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment and characterization of muscle extracellular vesicles (EVs) during Trichinella spiralis infection in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaa Chkhaydem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lucia Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journée Recherche de l'IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Vitry Sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment and characterization of muscle extracellular vesicles (EVs) during Trichinella spiralis infection in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaa Chkhaydem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lucia Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an aptamer-based test for Trichinella detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modèles in vitro pour étudier l'infection d'un parasite de l'alimentation, le nématode Trichinella spiralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Taïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">2ème journée de la recherche de l’IUT Créteil-Vitry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Créteil (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04142505v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an aptamer-based test for Trichinella detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OH EJP Annual Scientific meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Journées de l'ED Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04142494v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an aptamer-based test for Trichinella detection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'ED Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04142511v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an aptamer-based test for Trichinella detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingyang Liu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noah Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">OH EJP Annual Scientific meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04142499v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles in vitro pour étudier l'infection d'un parasite de l'alimentation, le nématode Trichinella spiralis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Development of an aptamer-based test for Trichinella detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de la recherche de l’IUT Créteil-Vitry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Créteil (FR), France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04141098v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an aptamer-based test for Trichinella detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health EJP Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04142304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenicity of the Mic1-3 Knockout Toxoplasma gondii vaccine candidate in the feline host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitomir Djokic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Club Vaccinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Tuo</w:t>
+                <w:t xml:space="preserve">How Trichinella spp. Inspection allows identification of other helminths zoonotic foodborne parasites in wild boar meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541431v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Bahn</w:t>
+                <w:t xml:space="preserve">The first report of Trichinella britovi in Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sargis Aghayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Johne</w:t>
+                <w:t xml:space="preserve">Hasmik Grevorgyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gassiloud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
+                <w:t xml:space="preserve">Aleksander Malkhasian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth Workshop of National Reference Laboratories for Parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, rome, Italy</w:t>
+              <w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04141538v1</w:t>
+                <w:t xml:space="preserve">anses-04141521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first report of Trichinella britovi in Armenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gohar Grigoryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sargis Aghayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasmik Gevorgyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Malkhasyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8994,1358 +8989,1375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04141558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first report of Trichinella britovi in Armenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sargis Aghayan</w:t>
+                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasmik Grevorgyan</w:t>
+                <w:t xml:space="preserve">Annette Johne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Malkhasian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+                <w:t xml:space="preserve">Benoit Gassiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t>
+              <w:t xml:space="preserve">Fourteenth Workshop of National Reference Laboratories for Parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04141521v1</w:t>
+                <w:t xml:space="preserve">anses-04141538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella spiralis stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mingyang Liu</w:t>
+                <w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Sciences de la Vie », Ecole doctorale SVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04142289v1</w:t>
+                <w:t xml:space="preserve">hal-04541431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
+                <w:t xml:space="preserve">Trichinella spiralis stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth International Conference on Trichinelosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Journée « Sciences de la Vie », Ecole doctorale SVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04142286v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Johne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gassiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Annual Scientific Meeting of the One Health European Joint Programme on Food-borne Zoonoses, Antimicrobial Resistance and Emerging Threats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04141532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Trichinella spp. Inspection allows identification of other helminths zoonotic foodborne parasites in wild boar meat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Johne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gassiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t>
+              <w:t xml:space="preserve">Fifteenth International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04141526v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04142286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological activities of the French NRL for 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Workshop of National Reference Laboratories for Parasites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric and molecular characterization of early intestinal stages of Trichinella spiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Zocevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Changchun, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three digestion methods for detection of encapsulated Trichinella spiralis larvae in pork : differences in sensitivity between EU officially approved methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Maddox-Hyttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swine immune response against Trichinella spiralis delayed induction of mucosal immunity in a iberian strain compared to a german yorkshire SPF strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l’efficacité de nouveaux adjuvants de vaccines dans un modèle Trichinella spiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ascarateil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre de Pooter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Immunologie et Club Francophone des Cellules Dendritiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10355,9760 +10367,9760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parasites des viandes : état des connaissances en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès conjoint des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirales... notre ADN?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanimal, Une seule santé, quand les Arts rencontrent les Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Financement DIM 1 Health 2.0, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trompes l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUMANIMAL - Relations humain-animal : mêmes maladies, même environnement et même sensibilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anses; Enva; Académie Vétérinaire de France; collectif aCROSS, Oct 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Analysis of historical data for Trichinella proficiency testing: towards the definition of performance evaluation standards for routine laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lucia Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">European Union Reference Laboratory for Parasites Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURLP, Nov 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526288v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of historical data for Trichinella proficiency testing: towards the definition of performance evaluation standards for routine laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lucia Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment and characterization of muscle extracellular vesicles during Trichinella spiralis infection in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Destouches</w:t>
+                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Trichinellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532730v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Enrichment and characterization of muscle extracellular vesicles during Trichinella spiralis infection in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaa Chkhaydem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lucia Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526831v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasites zoonotiques : du champ à l’assiette, comment s’organise la surveillance ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Cartou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie, congrès annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532632v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of historical data for Trichinella proficiency testing: towards the definition of performance evaluation standards for routine laboratories</w:t>
+                <w:t xml:space="preserve">Parasites zoonotiques : du champ à l’assiette, comment s’organise la surveillance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union Reference Laboratory for Parasites Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURLP, Nov 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie, congrès annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532595v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities of the French National Reference Laboratory for Foodborne zoonotic parasites</w:t>
+                <w:t xml:space="preserve">Activités du Laboratoire National de Référence sur les Parasites Zoonotiques Transmis par les Aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Union Reference Laboratory for Parasites Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURLP, Sep 2022, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rouen, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532820v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités du Laboratoire National de Référence sur les Parasites Zoonotiques Transmis par les Aliments</w:t>
+                <w:t xml:space="preserve">Activities of the French National Reference Laboratory for Foodborne zoonotic parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rouen, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">European Union Reference Laboratory for Parasites Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURLP, Sep 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532860v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an aptamer based test for Trichinella detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Scientific Meeting of the One Health EJP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04140796v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04140809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep infection with &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; hybrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+                <w:t xml:space="preserve">Development of an aptamer based test for Trichinella detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayer-Scholl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Momar Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Association for the Advancement of Veterinary Parasitology, Jul 2021, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">3rd Annual Scientific Meeting of the One Health EJP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04160435v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04140796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitour</w:t>
+                <w:t xml:space="preserve">Sheep infection with &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Oleaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association for the Advancement of Veterinary Parasitology, Jul 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04141073v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04160435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
+              <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525565v1</w:t>
+                <w:t xml:space="preserve">anses-04141073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525546v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04140809v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cartou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Py</w:t>
+                <w:t xml:space="preserve">Diagnostic performance of artificial digestion, ELISA and Western Blot for the detection of Trichinella spp. in wild boars from the North Western region of Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin M. Gherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Sabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t>
+              <w:t xml:space="preserve">Euro Foodborne Parasite Cost action meeting (FA1408)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04119199v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525591v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Transient inactivation of Trichinella spiralis adults unc-63 by RNA interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">15. International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525596v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minyang Liu</w:t>
+                <w:t xml:space="preserve">Trichinella species identification by MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Johne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gassiloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04119526v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04159078v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient inactivation of Trichinella spiralis adults unc-63 by RNA interference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference on Trichinelosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04119474v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525666v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backyard pigs: a common source for a trichinellosis outbreak reported in France and Serbia in 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Karadjian</w:t>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04119515v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04160506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
+                <w:t xml:space="preserve">Backyard pigs: a common source for a trichinellosis outbreak reported in France and Serbia in 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Barruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Devez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dupouy-Camet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
+              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04160506v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic performance of artificial digestion, ELISA and Western Blot for the detection of Trichinella spp. in wild boars from the North Western region of Romania</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ioan Sabau</w:t>
+                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Foodborne Parasite Cost action meeting (FA1408)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Oeiras, Portugal</w:t>
+              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533014v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An international network of OIE collaborating centres’ dedicated to Food-borne Zoonotic Parasites at world level.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuelin Wang</w:t>
+                <w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André G Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China International Food Safety &amp; Quality Conference + Expo 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIFSQ, Nov 2018, Shangai, China</w:t>
+              <w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533171v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541406v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526924v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541408v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02736882v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André G Buret</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541164v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">An international network of OIE collaborating centres’ dedicated to Food-borne Zoonotic Parasites at world level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">China International Food Safety &amp; Quality Conference + Expo 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIFSQ, Nov 2018, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526378v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF pour l’identification d’espèces de Trichinella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Johne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gassiloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host pathogen interaction: antigenic shift in Trichinella invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyang Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International COngress of Parasitology (ICOPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Daegu (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoonotic foodborne parasites in wild boar meat: how Trichinella inspection allows identification of other helminths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Belgian Wildlife Diseases Society Symposium "Food-Borne Pathogens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of Trichinella britovi isolates from the Mediterranean islands of Corsica and Sardinia suggests their different geographical origin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trichinella in Corsica Island: when the parasite takes advantage of the slightest weak link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 th International Conference on Trichinellosis</w:t>
+              <w:t xml:space="preserve">14th International conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740250v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella in Corsica Island: when the parasite takes advantage of the slightest weak link</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsatellite analysis of Trichinella britovi isolates from the Mediterranean islands of Corsica and Sardinia suggests their different geographical origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Marucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gina Zanella</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference on Trichinellosis</w:t>
+              <w:t xml:space="preserve">14 th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740385v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella diagnostics and control : Mandatory and best practices for ensuring food safety</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission risk of human trichinellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ray Gamble</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Maddox-Hyttel</w:t>
+                <w:t xml:space="preserve">Katsuhisa Takumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Teunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Fonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.063⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756828v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission risk of human trichinellosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of three artificial digestion methods for detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Fonville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+                <w:t xml:space="preserve">K. Nockler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maddox-Hyttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Pozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.044⟩</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758327v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three artificial digestion methods for detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trichinella diagnostics and control : Mandatory and best practices for ensuring food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maddox-Hyttel</w:t>
+                <w:t xml:space="preserve">Alvin A. Gajadhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Pozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ray Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Nöckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Maddox-Hyttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, Croatia. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.075⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756172v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella meat inspection by digestion technique: evaluation of a fluid pepsin formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814468v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a risk assessment of Trichinella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning and characterization of a potential early diagnosis gene from newborn larvae of Trichinella spiralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Katsuhisa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+                <w:t xml:space="preserve">Danielle Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Guerhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816681v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella surveillance system in wild and domestic animals in France Outcome of the last 10 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Trichinella diagnosis: EU directive and implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Dupouy-Camet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Trichinella diagnostics and control: quality assurance, harmonization and certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Zagreb, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816780v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring trial on comparison of articial digestion methods for detection of encapsulated Trichinella spiralis larvae in porkmeat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Bilan saison de Chasse 2007 et recherche de parasites en France chez le sanglier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Meeting of National Reference Laboratorie for Parasites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Roma, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Réunion de restitution du plan de surveillance faune sauvage pour la trichinellose en Haute Corse (DDSV, LVD, INRA, BIOSCOPE et les fédérations de chasse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bastia, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811709v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete artificial digestion for preparation of Trichinella proficiency samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Preparation and use of Trichinella proficiency samples as part of a quality assurance system to improve the sensitivity of Trichinella digestion testeing in laboratories in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Scandrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816948v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission risk of human trichinellosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Katsuhisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Teunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and use of Trichinella proficiency samples as part of a quality assurance system to improve the sensitivity of Trichinella digestion testing in laboratories in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trichinella diagnostics and control: quality assurance, harmonization and certification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Zagreb, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRICHIMED meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Towards a risk assessment of Trichinella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Katsuhisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Teunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814331v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring trial on the validation of three digestion methods for the detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trichinella surveillance system in wild and domestic animals in France Outcome of the last 10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dupouy-Camet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815350v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ring trial on comparison of articial digestion methods for detection of encapsulated Trichinella spiralis larvae in porkmeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">2nd Meeting of National Reference Laboratorie for Parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Roma, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817020v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of the trematode Alaria alata in wild boar in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Incomplete artificial digestion for preparation of Trichinella proficiency samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Scandrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813965v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Trichinella meat inspection by digestion technique: evaluation of a fluid pepsin formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Maddox-Hyttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Pozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811768v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella diagnosis: EU directive and implementation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ring trial on the validation of three digestion methods for the detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Reckinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Szabó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Maddox-Hyttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Pozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trichinella diagnostics and control: quality assurance, harmonization and certification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Zagreb, Croatia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814017v1</w:t>
+                <w:t xml:space="preserve">hal-02815350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan saison de Chasse 2007 et recherche de parasites en France chez le sanglier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de restitution du plan de surveillance faune sauvage pour la trichinellose en Haute Corse (DDSV, LVD, INRA, BIOSCOPE et les fédérations de chasse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bastia, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814909v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and use of Trichinella proficiency samples as part of a quality assurance system to improve the sensitivity of Trichinella digestion testeing in laboratories in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814619v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and characterization of a potential early diagnosis gene from newborn larvae of Trichinella spiralis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of the trematode Alaria alata in wild boar in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ferte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mafeng Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxi Wu</w:t>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816315v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de recherche et développement sur les trichinelloses animales en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Organisation of a quality assurance system for animal trichinellosis diagnosis in France : results of the ring trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Scandrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gajadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du secteur porcin de l'AFSSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ploufragan, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812354v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vers de nouvelles approches vaccinales contre le parasite nématode Trichinella chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Pourquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814135v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of the reading and recognition of Trichinella sp after a digestion test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the developments of new tools for pig trichinellosis control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress MedVetNet, Satellite meeting og TRICHIMED Workpackage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Malta. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815017v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Highlights of the symposium on nematode parasites held at AFSSA, Maisons Alfort, France, the 26th of November 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Guerhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Human, Plant and Animal Nematode Parasites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Maisons-Alfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2005.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812914v1</w:t>
+                <w:t xml:space="preserve">hal-02822428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights of the symposium on nematode parasites held at AFSSA, Maisons Alfort, France, the 26th of November 2004</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Toward the developments of new tools for pig trichinellosis control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bahuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Human, Plant and Animal Nematode Parasites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Congress MedVetNet, Satellite meeting og TRICHIMED Workpackage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Malta. pp.Inconnu</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02822428v1</w:t>
+                <w:t xml:space="preserve">hal-02815017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles approches vaccinales contre le parasite nématode Trichinella chez le porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Bilan de recherche et développement sur les trichinelloses animales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Maisons-Alfort, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Réunion du secteur porcin de l'AFSSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ploufragan, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813314v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trichinellose transmise par le sanglier : un risque parasitaire persistant en France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boireau</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pourquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques infectieux communautaires d'origine hydrique et alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815257v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La trichinellose transmise par le sanglier : un risque parasitaire persistant en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dupouy-Camet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Pourquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inconnu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Risques infectieux communautaires d'origine hydrique et alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816627v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a 24kDa Glutathione S-transferase (GST24) of Trichinella spiralis for diagnosis, vaccine developement, and charcatérisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pourquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Inconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822107v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swine infection with Trichinella spiralis: comparative analysis of the mucosal intestinal and systemic immune responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Guerhier</w:t>
+                <w:t xml:space="preserve">Evaluation of a 24kDa Glutathione S-transferase (GST24) of Trichinella spiralis for diagnosis, vaccine developement, and charcatérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bahuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Glemarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814484v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of a quality assurance system for animal trichinellosis diagnosis in France : results of the ring trials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Swine infection with Trichinella spiralis: comparative analysis of the mucosal intestinal and systemic immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Guerhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814900v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis : expression de cytokines et d'anticorps spécifiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833027v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of adjuvant formulation on the induced protection of mice immunized with total soluble antigen of Trichinella spiralis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis: expression de cytokines et d’anticorps spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Deville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martine Cote</w:t>
+                <w:t xml:space="preserve">Franck Leguerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764157v1</w:t>
+                <w:t xml:space="preserve">hal-02825885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis : expression de cytokines et d'anticorps spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Picherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Noeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fj Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Guerhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Maisons-Alfort, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826824v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis: expression de cytokines et d’anticorps spécifiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Influence of adjuvant formulation on the induced protection of mice immunized with total soluble antigen of Trichinella spiralis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre de Pooter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cote</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Leguerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825885v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swine immunity to Trichinella spiralis infestation : mucosal intestinal and systemic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leguerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d’Immunologie et Club Francophone des Cellules Dendritiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host cytokine and antibody responses in germfree pigs infested by Trichinella spiralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Noeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fj Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Guerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematode parasites : genetic diversity virulence genes diagnosis and control methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trichinellose équine : site d’élection, histologie et épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une technique d’obtention d’echantillons calibres pour le diagnostic des trichinelloses animales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Safe pork and horse meat on EU markets: early and unbiased diagnostic tests for Trichinella (TRICHIPORSE) Overview and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EU-RAIN meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dublin, Ireland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826662v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe pork and horse meat on EU markets: early and unbiased diagnostic tests for Trichinella (TRICHIPORSE) Overview and first results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Mise au point d’une technique d’obtention d’echantillons calibres pour le diagnostic des trichinelloses animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-RAIN meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Dublin, Ireland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Congrés de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825250v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse proliférative des lymphocytes humains vis-à-vis des cellules endothéliales porcines est indépendante de l'expression des molécules de classe II du CMH porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20118,395 +20130,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04859478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04350896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20516,436 +20528,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic shift during Trichinella cycle, consequences for vaccine developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Karadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trichinella and Trichinellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.455-516, 2021, 978-0-12-821209-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821209-7.00014-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03750537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichinelloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Ancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Brochériou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bonafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies Infectieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2006, Encyclopédie Médico-chirurgicale. Maladies Infectieuses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichinella antigens and immunodominant epitopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Guerhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinarity for Parasites, Vectors and Parasitic Diseases. Vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monduzzi Editore, 358 p., 2004, 9788875871154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId496"/>
+      <w:footerReference w:type="default" r:id="rId497"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21092,51 +21104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bornier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazzarin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alonzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinwei Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Hao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haolu Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyao Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134493" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04371132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Jin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011479" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Emerson Brosseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayer-Scholl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Ndao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020562" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07479-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JIR.S348079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karadjian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.926765" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Voisinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-21-00034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Barruet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy-Camet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Plavsa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.24.1900527" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318166v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Morisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dor&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.11.076" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Boros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana-Catalina Panait" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin M. Gherman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot-Grasset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/helm-2020-0032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Grigoryan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargis Aghayan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Gevorgyan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Malkhasyan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijpa.v15i3.4212" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bilska-Zaj&#261;c" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bahn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Johne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2020.107890" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kaestner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adic&#233;am" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wagner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06899-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Rosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marucci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Bandino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2939-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Tong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuepeng Cai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02674" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Roqueplo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Marie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2017.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628771v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pozio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633785v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruetsch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peloux-Petiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631173v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182015001870" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645691v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Fall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diagne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Junker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012191019" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537901v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Wu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Song" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2789-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S8R9CMX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654290v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Guerhier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656330v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten N&#246;ckler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662912v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Forbes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Scandrett" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668853v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cote" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.08.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFNV2BP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655410v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Bruyne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ancelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupouy-Camet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653867v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682840v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fonseca-Li&#241;an" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enciso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2004.07.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSX1QP71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonenfant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishan Sun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3089.2003.01062.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FD5JJLSH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704774v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vall&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thibault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacord" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715753v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711720v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530626v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maurer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lucia Estevez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Destouches" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405684v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142505v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Brosseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142494v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142499v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wozniak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ta&#239;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379002v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chauvin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dore" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141538v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Johne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gassiloud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141521v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Grevorgyan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Malkhasian" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142286v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141532v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141526v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149607v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815691v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827817v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ascarateil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre de Pooter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05146891v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532699v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532730v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532632v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532595v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532820v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532860v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140796v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160435v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141073v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119199v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Py" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119474v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grasteau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119515v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gely" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533014v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Sabau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533171v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149606v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149604v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149602v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740250v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756828v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Gajadhar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ray Gamble" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.063" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP5Z24J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758327v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Takumi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Teunis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.044" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZDHM45C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756172v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nockler" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reckinger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.075" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z19LMB63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814468v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816681v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Katsuhisa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vonville" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816780v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hars" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811709v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816948v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Forbes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scandrett" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815728v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fonville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814359v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814331v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815350v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reckinger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Szab&#243;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817020v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813965v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ferte" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814017v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814909v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814619v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816315v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafeng Liu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812354v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814135v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pourquier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815731v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lelong" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815017v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812914v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822428v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.07.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HCR8KJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813314v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815257v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816627v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Serrano" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822107v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Glemarec" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814900v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajadhar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833027v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Serrano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764157v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deville" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Aucouturier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.029" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBP5F3HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826824v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825885v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leguerhier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825412v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827669v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833018v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dida" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826662v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825250v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852616v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750537v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128212097/trichinella-and-trichinellosis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821209-7.00014-7" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815184v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Broch&#233;riou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonafe" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831361v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bornier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazzarin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alonzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinwei Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Hao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Emerson Brosseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayer-Scholl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Ndao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23020562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuqin Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haolu Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyao Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134493" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04371132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Jin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011479" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Voisinot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-21-00034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JIR.S348079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07479-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karadjian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.926765" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kaestner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adic&#233;am" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wagner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06899-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Bilska-Zaj&#261;c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Py" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Johne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2020.107890" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Grigoryan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargis Aghayan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Gevorgyan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Malkhasyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijpa.v15i3.4212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316855v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Boros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana-Catalina Panait" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin M. Gherman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot-Grasset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/helm-2020-0032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Morisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dor&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.11.076" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Barruet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy-Camet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Plavsa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.24.1900527" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingwei Tong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuepeng Cai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02674" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Rosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marucci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Bandino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2939-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Roqueplo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Marie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davoust" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/fp.2017.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628771v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pozio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017053" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631173v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182015001870" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZS89BS5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633785v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruetsch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peloux-Petiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645691v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Fall" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Junker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2012191019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537901v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Wu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Song" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2789-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S8R9CMX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654290v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Guerhier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656330v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten N&#246;ckler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Forbes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Scandrett" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668853v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cote" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.08.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFNV2BP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupouy-Camet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655410v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Bruyne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ancelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fonseca-Li&#241;an" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enciso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2004.07.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSX1QP71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683123v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonenfant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishan Sun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3089.2003.01062.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FD5JJLSH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vall&#233;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Watier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thibault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703258v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704774v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacord" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711720v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maurer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lucia Estevez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Destouches" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405684v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141098v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wozniak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ta&#239;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142511v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Brosseau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142499v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142494v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142505v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379002v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chauvin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Dore" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141526v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141521v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Grevorgyan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Malkhasian" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141538v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Johne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gassiloud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141532v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142286v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149607v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827817v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ascarateil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre de Pooter" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05146891v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038435v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047422v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532595v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532699v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532730v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532632v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532860v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532820v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140796v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160435v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141073v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533014v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Sabau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119474v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grasteau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119199v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Py" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119515v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gely" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533171v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149606v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149604v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149602v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740250v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758327v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Takumi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Teunis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.044" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZDHM45C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756172v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nockler" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reckinger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.075" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z19LMB63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756828v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Gajadhar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ray Gamble" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.063" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP5Z24J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816315v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafeng Liu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814017v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814909v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814619v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Forbes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scandrett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815728v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Katsuhisa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fonville" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814359v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816681v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vonville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816780v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hars" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811709v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816948v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814468v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815350v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reckinger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Szab&#243;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814331v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817020v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813965v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ferte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814900v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajadhar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813314v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815731v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lelong" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812914v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822428v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.07.001" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HCR8KJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815017v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812354v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814135v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pourquier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815257v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816627v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Serrano" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822107v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Glemarec" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814484v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826824v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825885v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leguerhier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833027v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Serrano" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764157v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deville" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Aucouturier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.029" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBP5F3HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825412v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827669v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833018v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dida" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825250v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826662v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852616v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750537v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128212097/trichinella-and-trichinellosis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821209-7.00014-7" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815184v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Broch&#233;riou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonafe" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831361v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>