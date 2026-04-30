--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle QUADRIO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French multicenter analytical evaluation of the automated Lumipulse G sNfL blood assay (Fujirebio®) and its comparison to four other immunoassays for serum neurofilament light chain assessment in clinical settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 565, pp.120007. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cca.2024.120007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demyelinating neuropathy as the initial presentation of familial E200K Creutzfeldt–Jakob disease in two patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Theuriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.52296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human PrP E219K: a new and promising substrate for robust RT-QuIC amplification of human prions with potential for strain discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marín-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (8), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00292-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward alpha‐synuclein seed amplification assay in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dautricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Desestret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.e70066. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dad2.70066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble SorLA in CSF, a novel biomarker to explore disrupted trafficking of SorLA protein in Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Zarea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-025-01748-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the intronic RFC1 expansion size in CANVAS phenotype: an oculomotor study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 272, pp.442. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-025-13150-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic and prognostic biomarkers in immune checkpoint inhibitor-related encephalitis: a retrospective cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Villagrán-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laurie Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Chorfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.101011. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A previously unreported NARS1 variant causes dominant distal hereditary motor neuropathy in a French family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Theuriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Marte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Isapof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Konyukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jns.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Malaria with Neurological Manifestations: What Contribution of Neurofilament Light Chain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Zayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Hagenkötter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Klopfenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (1), pp.294-295. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiad489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of rare variants in the FBXO38 gene of patients with chronic inflammatory demyelinating polyradiculoneuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lozeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bani-Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 392, pp.578381. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroim.2024.578381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSP‐Richardson 's Syndrome as a Rare Phenotypic Expression of Very Late‐Onset Huntington's Disease: A Case Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thobois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.303-305. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mdc3.13943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Molecular Characterization of New SPTLC1 Missense Variants in Patients with Hereditary Sensory and Autonomic Neuropathy Type 1 (HSAN1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Advances in Genetics and Precision Medicine in Human Diseases, 15 (6), pp.692. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes15060692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective 25-year surveillance of prion diseases in France, 1992 to 2016: a slow waning of epidemics and an increase in observed sporadic forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Peckeu-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Seilhean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bouaziz-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (50), pp.2300101. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.50.2300101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrospinal fluid biomarkers in SARS-CoV-2 patients with acute neurological syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San-Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tressières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179 (3), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neopterin level can be measured by intraocular liquid biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelia Kuvbachieva-Benarrosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henry Remignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (1), pp.e20-e21. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cclm-2022-0691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of human serum Extracellular Vesicles reveals early diagnostic markers for Amyotrophic Lateral Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vassileff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">medRxiv : the preprint server for health sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.07.26.23292854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge detection mass spectrometry on human-amplified fibrils from different synucleinopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Tsirkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Raffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pansieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (51), pp.7192-7195. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC00200K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical reporting following the quantification of cerebrospinal fluid biomarkers in Alzheimer's disease: An international overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alcolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Arisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteinopathies associated to repeat expansion disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (2), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00702-021-02454-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurofilaments : un nouveau biomarqueur clé pour les cliniciens. Partie 2 : neurofilaments, un intérêt au-delà des maladies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (5), pp.441-450. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2022.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofilaments contribution in clinic: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2022.1034684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Neurodegenerative Diseases Using In Vitro Compartmentalized Microfluidic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Miny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Advances and Innovations in Microfluidics, 10, pp.919646. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2022.919646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurofilaments : un nouveau biomarqueur clé pour les cliniciens. Partie 1 : intérêt des neurofilaments dans la prise en charge des maladies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (5), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2022.1757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post malaria acute motor axonal neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Zayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Klopfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélitine Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eklu Vossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (4), pp.taac056. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jtm/taac056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative diagnosis interest of NfL and pNfH in CSF and plasma in a context of FTD–ALS spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Escal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269 (3), pp.1522-1529. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-021-10714-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core cerebrospinal fluid biomarker profile in anti-LGI1 encephalitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269 (1), pp.377-388. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-021-10642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prion potentiation after life-long dormancy in mice devoid of PrP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Igel-Egalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.fcab092. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prions diseases and biological markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marqueurs biochimiques et maladies neurodégénératives, 2021 (534), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1773-035X(21)00194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of total tau and neurofilaments discriminates between neurodegenerative and primary psychiatric disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (7), pp.1164-1169. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ene.14247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated alert system based on the p-Tau/Tau ratio to quickly inform health professionals upon a suspected case of sporadic Creutzfeldt-Jakob disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Foucault-Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Neurological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 415, pp.116971 -. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jns.2020.116971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIM9 and TRIM67 Are New Targets in Paraneoplastic Cerebellar Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Duy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L Gupton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunikazu Tanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cerebellum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12311-018-0987-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Case Study: Geochemistry Meets the Clinic in Search for a Metal ALS Biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an automated capillary nano-immunoassay—Simple Western assay—to quantify total TDP43 protein in human platelet samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Escal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Lachman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (1), pp.267-275. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-018-1437-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The standardization of cerebrospinal fluid markers and neuropathological diagnoses brings to light the frequent complexity of concomitant pathology in Alzheimer's disease: The next challenge for biochemical markers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Streichenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.15 - 23. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive testing for Huntington disease over 24 years: Evolution of the profile of the participants and analysis of symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (10), pp.e00881. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mgg3.881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C9orf72 Protein Plasmatic Concentrations Are Similar between &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;C9ORF72&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt; Expansion Carriers and Noncarriers in Frontotemporal Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (3-4), pp.180-185. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000492963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid-beta radiotracer [18F]BF-227 does not bind to cytoplasmic glial inclusions of post-mortem Multiple System Atrophy brain tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Levigoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waël Zeinyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9165458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of CSF 14-3-3 Protein in Sporadic Creutzfeldt-Jakob Disease Patients Using a New Automated Capillary Western Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (4), pp.3537-3545. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-017-0607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Evidence for Disrupted Copper Metabolism in Amyotrophic Lateral Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of evidence for a causal link between bovine spongiform encephalopathy strain variant L-BSE and known forms of sporadic Creutzfeldt-Jakob disease in human PrP transgenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (23), pp.10867-10874. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.01383-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of two prion subtypes in ovine PrP transgenic mice infected with human MM2-cortical Creutzfeldt-Jakob disease prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed M. Moudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.2-15. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40478-016-0284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrospinal Fluid Aβ40 Improves the Interpretation of Aβ42 Concentration for Diagnosing Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.247. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2015.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing the Effects of Pre-Analytical Confounders – A Multicenter Study on CSF-AD Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Baldeiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna-Kaisa Herukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pikkarainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Leinonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.153. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2015.00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-analytical and analytical factors influencing Alzheimer's disease cerebrospinal fluid biomarker variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Portelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cca.2015.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of harmonization of collection tubes on Alzheimer's disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (5S), pp.S390-S394.e2. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2013.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral transmission of L-type bovine spongiform encephalopathy in primate model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Biacabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.142-5. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1801.111092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrospinal fluid collection tubes: a critical issue for Alzheimer disease diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pelpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vanderstichele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.787-9. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1373/clinchem.2011.178368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of Alzheimer's disease biological misdiagnosis linked to cerebrospinal collection tubes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pelpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vanderstichele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2012-120361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00726750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased sAβPPβ, Aβ38, and Aβ40 Cerebrospinal Fluid Levels in Frontotemporal Dementia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2011-110515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSF biomarkers in posterior cortical atrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (21), pp.1782-1788. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0b013e31821ccc98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between soluble alpha/beta forms of amyloid precursor protein and Abeta38, 40 and 42 in human cerebrospinal fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bennys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1357, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2010.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies à prions : déterminisme génétique, voies de transmission et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie L. Benestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 302, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human PrP E219K as a new and promising substrate for RT-QuIC amplification of human prion strains: a first step towards strain discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de détection des alpha-synucléinopathies par technologie RT-QuIC (Real Time-Quaking Induced Conversion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Desestret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France. , 179, pp.S30-S31, 2023, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2023.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies d'Alzheimer, à corps de Lewy et de Creutzfeldt-Jakob: distribution des valeurs de l'alpha-synucléine et des chaines légères de neurofilaments dans le liquide cérébrospinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMASA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Initiative for Harmonization of Cerebrospinal Fluid Diagnostic comments in Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alcolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouaziz Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC Alzheimer's association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, VIRTUAL CONFERENCE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs protéiques des troubles neurocognitifs dégénératifs: des maladies à Prions aux autres protéinopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université Claude Bernard Lyon 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04801856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing & Neurodegenerative diseases: New constraints from the Metallomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Human Evolution Symposium (IHES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence for disrupted copper metabolism in cerebrospinal fluids of Amyotrophic Lateral Sclerosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medical Geology Association (IMGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Veyrier du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and disassembly of alpha-synuclein fibrils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Alzheimer’s &amp; Parkinson’s diseases (AD/PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vienne, Austria. pp.1412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization, evaluation and validation of a protein misfolding cyclic amplification (PMCA) based confirmatory screening assay to detect prions in human blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed M. Moudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Congress of the International Society of Blood Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux développements moléculaires et technologiques pour le diagnostic des maladies à prions du vivant du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Claude Bernard - Lyon I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00363243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle QUADRIO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isaquadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6867-8238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demyelinating neuropathy as the initial presentation of familial E200K Creutzfeldt–Jakob disease in two patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Theuriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.52296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human PrP E219K: a new and promising substrate for robust RT-QuIC amplification of human prions with potential for strain discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marín-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (8), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00292-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French multicenter analytical evaluation of the automated Lumipulse G sNfL blood assay (Fujirebio®) and its comparison to four other immunoassays for serum neurofilament light chain assessment in clinical settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mondésert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 565, pp.120007. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cca.2024.120007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward alpha‐synuclein seed amplification assay in clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dautricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Desestret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia: Diagnosis, Assessment &amp; Disease Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.e70066. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dad2.70066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the intronic RFC1 expansion size in CANVAS phenotype: an oculomotor study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vidoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 272, pp.442. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-025-13150-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble SorLA in CSF, a novel biomarker to explore disrupted trafficking of SorLA protein in Alzheimer disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Zarea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rovelet-Lecrux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13195-025-01748-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A previously unreported NARS1 variant causes dominant distal hereditary motor neuropathy in a French family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Theuriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Marte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Isapof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Konyukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Peripheral Nervous System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jns.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severe Malaria with Neurological Manifestations: What Contribution of Neurofilament Light Chain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Zayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Hagenkötter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Klopfenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (1), pp.294-295. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiad489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSP‐Richardson 's Syndrome as a Rare Phenotypic Expression of Very Late‐Onset Huntington's Disease: A Case Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thobois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Disorders Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.303-305. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mdc3.13943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of rare variants in the FBXO38 gene of patients with chronic inflammatory demyelinating polyradiculoneuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lozeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bani-Sadr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroimmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 392, pp.578381. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroim.2024.578381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic and prognostic biomarkers in immune checkpoint inhibitor-related encephalitis: a retrospective cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Villagrán-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laurie Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Chorfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44, pp.101011. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Molecular Characterization of New SPTLC1 Missense Variants in Patients with Hereditary Sensory and Autonomic Neuropathy Type 1 (HSAN1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Blavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Advances in Genetics and Precision Medicine in Human Diseases, 15 (6), pp.692. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes15060692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrospinal fluid biomarkers in SARS-CoV-2 patients with acute neurological syndromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. San-Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tressières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179 (3), pp.208-217. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neopterin level can be measured by intraocular liquid biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anelia Kuvbachieva-Benarrosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Nefzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henry Remignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (1), pp.e20-e21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cclm-2022-0691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective 25-year surveillance of prion diseases in France, 1992 to 2016: a slow waning of epidemics and an increase in observed sporadic forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Peckeu-Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Seilhean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Bouaziz-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (50), pp.2300101. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.50.2300101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of human serum Extracellular Vesicles reveals early diagnostic markers for Amyotrophic Lateral Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Vassileff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">medRxiv : the preprint server for health sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.07.26.23292854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteinopathies associated to repeat expansion disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (2), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00702-021-02454-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurofilaments : un nouveau biomarqueur clé pour les cliniciens. Partie 2 : neurofilaments, un intérêt au-delà des maladies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (5), pp.441-450. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2022.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurofilaments contribution in clinic: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2022.1034684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge detection mass spectrometry on human-amplified fibrils from different synucleinopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Tsirkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Raffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pansieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (51), pp.7192-7195. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CC00200K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical reporting following the quantification of cerebrospinal fluid biomarkers in Alzheimer's disease: An international overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alcolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Arisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/alz.12545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les neurofilaments : un nouveau biomarqueur clé pour les cliniciens. Partie 1 : intérêt des neurofilaments dans la prise en charge des maladies neurodégénératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Biologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80 (5), pp.431-440. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/abc.2022.1757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post malaria acute motor axonal neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Zayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Klopfenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélitine Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eklu Vossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (4), pp.taac056. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jtm/taac056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Neurodegenerative Diseases Using In Vitro Compartmentalized Microfluidic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Miny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Advances and Innovations in Microfluidics, 10, pp.919646. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2022.919646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core cerebrospinal fluid biomarker profile in anti-LGI1 encephalitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lardeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269 (1), pp.377-388. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-021-10642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative diagnosis interest of NfL and pNfH in CSF and plasma in a context of FTD–ALS spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Escal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269 (3), pp.1522-1529. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-021-10714-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prion potentiation after life-long dormancy in mice devoid of PrP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Igel-Egalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.fcab092. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/braincomms/fcab092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prions diseases and biological markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marqueurs biochimiques et maladies neurodégénératives, 2021 (534), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1773-035X(21)00194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of total tau and neurofilaments discriminates between neurodegenerative and primary psychiatric disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (7), pp.1164-1169. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ene.14247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated alert system based on the p-Tau/Tau ratio to quickly inform health professionals upon a suspected case of sporadic Creutzfeldt-Jakob disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Foucault-Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Duwicquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Neurological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 415, pp.116971 -. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jns.2020.116971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIM9 and TRIM67 Are New Targets in Paraneoplastic Cerebellar Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Duy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie L Gupton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunikazu Tanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cerebellum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (2), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12311-018-0987-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an automated capillary nano-immunoassay—Simple Western assay—to quantify total TDP43 protein in human platelet samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Escal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Lachman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (1), pp.267-275. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-018-1437-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Case Study: Geochemistry Meets the Clinic in Search for a Metal ALS Biomarker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.531-535. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The standardization of cerebrospinal fluid markers and neuropathological diagnoses brings to light the frequent complexity of concomitant pathology in Alzheimer's disease: The next challenge for biochemical markers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Fenouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Streichenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 72, pp.15 - 23. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive testing for Huntington disease over 24 years: Evolution of the profile of the participants and analysis of symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Vavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics &amp; Genomic Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (10), pp.e00881. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mgg3.881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Evidence for Disrupted Copper Metabolism in Amyotrophic Lateral Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.264-271. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2018.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C9orf72 Protein Plasmatic Concentrations Are Similar between &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;C9ORF72&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt; Expansion Carriers and Noncarriers in Frontotemporal Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maité Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (3-4), pp.180-185. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000492963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid-beta radiotracer [18F]BF-227 does not bind to cytoplasmic glial inclusions of post-mortem Multiple System Atrophy brain tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Levigoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waël Zeinyeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9165458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of CSF 14-3-3 Protein in Sporadic Creutzfeldt-Jakob Disease Patients Using a New Automated Capillary Western Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (4), pp.3537-3545. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-017-0607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of evidence for a causal link between bovine spongiform encephalopathy strain variant L-BSE and known forms of sporadic Creutzfeldt-Jakob disease in human PrP transgenic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (23), pp.10867-10874. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.01383-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of two prion subtypes in ovine PrP transgenic mice infected with human MM2-cortical Creutzfeldt-Jakob disease prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed M. Moudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.2-15. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40478-016-0284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-analytical and analytical factors influencing Alzheimer's disease cerebrospinal fluid biomarker variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Portelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Zetterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaj Blennow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449, pp.9-15. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cca.2015.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing the Effects of Pre-Analytical Confounders – A Multicenter Study on CSF-AD Biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Baldeiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna-Kaisa Herukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pikkarainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Leinonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.153. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2015.00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrospinal Fluid Aβ40 Improves the Interpretation of Aβ42 Concentration for Diagnosing Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.247. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2015.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of harmonization of collection tubes on Alzheimer's disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (5S), pp.S390-S394.e2. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2013.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral transmission of L-type bovine spongiform encephalopathy in primate model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Biacabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.142-5. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid1801.111092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebrospinal fluid collection tubes: a critical issue for Alzheimer disease diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pelpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vanderstichele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.787-9. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1373/clinchem.2011.178368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of Alzheimer's disease biological misdiagnosis linked to cerebrospinal collection tubes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pelpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Vanderstichele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2012-120361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00726750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased sAβPPβ, Aβ38, and Aβ40 Cerebrospinal Fluid Levels in Frontotemporal Dementia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bennys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (3), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2011-110515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSF biomarkers in posterior cortical atrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (21), pp.1782-1788. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0b013e31821ccc98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between soluble alpha/beta forms of amyloid precursor protein and Abeta38, 40 and 42 in human cerebrospinal fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bennys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1357, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2010.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies à prions : déterminisme génétique, voies de transmission et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie L. Benestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 302, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human PrP E219K as a new and promising substrate for RT-QuIC amplification of human prion strains: a first step towards strain discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jaffrézic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de détection des alpha-synucléinopathies par technologie RT-QuIC (Real Time-Quaking Induced Conversion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Desestret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France. , 179, pp.S30-S31, 2023, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2023.01.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies d'Alzheimer, à corps de Lewy et de Creutzfeldt-Jakob: distribution des valeurs de l'alpha-synucléine et des chaines légères de neurofilaments dans le liquide cérébrospinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaczorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Formaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMASA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Marseille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Initiative for Harmonization of Cerebrospinal Fluid Diagnostic comments in Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte E Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alcolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bouaziz Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC Alzheimer's association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, VIRTUAL CONFERENCE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs protéiques des troubles neurocognitifs dégénératifs: des maladies à Prions aux autres protéinopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université Claude Bernard Lyon 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04801856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing & Neurodegenerative diseases: New constraints from the Metallomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Broussolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Human Evolution Symposium (IHES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence for disrupted copper metabolism in cerebrospinal fluids of Amyotrophic Lateral Sclerosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sauzéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret-Liaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vighetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medical Geology Association (IMGA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Veyrier du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and disassembly of alpha-synuclein fibrils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mazière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Alzheimer’s &amp; Parkinson’s diseases (AD/PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vienne, Austria. pp.1412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization, evaluation and validation of a protein misfolding cyclic amplification (PMCA) based confirmatory screening assay to detect prions in human blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed M. Moudjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Quadrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Congress of the International Society of Blood Transfusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux développements moléculaires et technologiques pour le diagnostic des maladies à prions du vivant du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quadrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Claude Bernard - Lyon I, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00363243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="ECD1F8ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mond&#233;sert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousiges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2024.120007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;gat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.52296" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herzog" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00292-25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaczorowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dautricourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.70066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05060515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zarea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01748-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vidoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13150-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Villagr&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fourier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Marte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isapof" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Konyukh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12635" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hagenk&#246;tter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gendrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klopfenstein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad489" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pegat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chanson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozeron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bani-Sadr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2024.578381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13943" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasseur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Puma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15060692" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Denouel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Peckeu-Abboud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.50.2300101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04531399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kaczorowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Galli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tressi&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.11.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelia Kuvbachieva-Benarrosh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Nefzaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Remignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jullian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2022-0691" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Vassileff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.26.23292854" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsirkou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Raffoul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00200K" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teunissen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alcolea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Arisi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12545" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-021-02454-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04258362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fill&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1758" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04312519v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.1034684" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maisonneuve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.919646" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04258410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1757" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;litine Clerc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eklu Vossah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10714-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lardeux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dorey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10642-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab092" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803080v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00194-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mollion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14247" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Foucault-Fruchard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Delaye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Morange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beaufils" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Duwicquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2020.116971" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duy Do" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L Gupton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunikazu Tanji" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-018-0987-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vighetto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.12.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Lachman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1437-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fenouil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bernardini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2019.06.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ramond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Vavasseur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.881" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Formaglio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492963" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9165458" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796003v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-017-0607-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.07.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602235v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01383-16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0284-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795956v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tholance" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00247" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Leit&#227;o" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Baldeiras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna-Kaisa Herukka" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pikkarainen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Leinonen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Portelius" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zetterberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2015.05.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2013.06.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3MKFZ3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Frances" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Biacabe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1801.111092" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelpel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dumont" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vanderstichele" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2011.178368" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726750v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2012-120361" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennys" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-110515" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31821ccc98" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527806v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bennys" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.08.022" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656176v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin-Moreno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803093v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.061" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803249v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842812v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Teunissen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz Amar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaume" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04801856v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quadrio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Broussolle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240936v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vighetto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466122v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#233;rault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747728v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Segarra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363243v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isaquadrio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6867-8238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delorme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;gat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Theuriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.52296" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248746v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mar&#237;n-Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herzog" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rezaei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00292-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mond&#233;sert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousiges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2024.120007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaczorowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dautricourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desestret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Formaglio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dad2.70066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vidoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-025-13150-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05060515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zarea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01748-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Marte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isapof" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Konyukh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jns.12635" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801598v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hagenk&#246;tter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gendrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klopfenstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad489" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mdc3.13943" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pegat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chanson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozeron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bani-Sadr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2024.578381" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Farina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Villagr&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fourier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chorfa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blavier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ruet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasseur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Puma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes15060692" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04531399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kaczorowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Galli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tressi&#232;res" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelia Kuvbachieva-Benarrosh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Nefzaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Remignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jullian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2022-0691" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Denouel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Peckeu-Abboud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Seilhean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.50.2300101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Vassileff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.26.23292854" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-021-02454-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04258362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fill&#233;e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1758" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04312519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.1034684" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tsirkou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Raffoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00200K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teunissen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Blennow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alcolea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Arisi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.12545" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04258410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2022.1757" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;litine Clerc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eklu Vossah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac056" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Miny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maisonneuve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Honegger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.919646" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lardeux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dorey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10642-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Escal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10714-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Aron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcab092" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00194-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mollion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14247" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Foucault-Fruchard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Delaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Morange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beaufils" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Duwicquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2020.116971" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Duy Do" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L Gupton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunikazu Tanji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12311-018-0987-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Lachman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1437-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vighetto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.12.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fenouil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Streichenberger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bernardini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2019.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ramond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Vavasseur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mgg3.881" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2018.07.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Formaglio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauv&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492963" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9165458" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-017-0607-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602235v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Human Rezaei" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01383-16" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0284-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Portelius" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Zetterberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2015.05.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Leit&#227;o" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Baldeiras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna-Kaisa Herukka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pikkarainen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Leinonen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00153" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tholance" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00247" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2013.06.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3MKFZ3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662793v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Frances" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rouland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Biacabe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1801.111092" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965203v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pelpel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dumont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vanderstichele" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2011.178368" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2012-120361" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geny" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennys" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labauge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-110515" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965242v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seguin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0b013e31821ccc98" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527806v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bennys" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.08.022" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656176v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin-Moreno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803093v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.061" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803249v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842812v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Teunissen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz Amar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beaume" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04801856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret-Liaudet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quadrio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Broussolle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04240936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vighetto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466122v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mazi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion H&#233;rault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jones" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Segarra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00363243v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>