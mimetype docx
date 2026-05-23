--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -16,245 +16,251 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Isabelle Schmitz </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Engineer in Mass Spectrometry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of DOM diversity and molecular composition in the NW Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Diffuse and accidental industrial sources and fluxes of targeted and untargeted organic contaminants in rivers of an anthropized basin in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Bouchachi</w:t>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lavanant</w:t>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Marie</w:t>
+                <w:t xml:space="preserve">Guillaume Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1026, pp.181694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262521v1</w:t>
+                <w:t xml:space="preserve">hal-05631286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A glycosylated lipooctapeptide promotes uptake and growth of Mycobacterium abscessus in the host</w:t>
               </w:r>
@@ -368,4259 +374,4259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of DOM diversity and molecular composition in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+                <w:t xml:space="preserve">Nawal Bouchachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+                <w:t xml:space="preserve">Hélène Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vaccaro</w:t>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Barbara Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2025.104562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745287v1</w:t>
+                <w:t xml:space="preserve">hal-05262521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical Profile, Biological Activities and Potential Involvement of Opioid Receptors in Antinociceptive Effects of a Canarium Schweinfurthii Engl. Stem Bark Aqueous Extract</w:t>
+                <w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User‐Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ericka Lorleil Mayindza Ekaghba</w:t>
+                <w:t xml:space="preserve">Cédric Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noreen Orianna Koumba Madingou</w:t>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Grenet</w:t>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Gandolfo</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perruchon</w:t>
+                <w:t xml:space="preserve">Ralf Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant, Animal and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">Current Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26502/ijpaes.4490177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221807v1</w:t>
+                <w:t xml:space="preserve">hal-05615519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workflow4Metabolomics (W4M): A User-Friendly Metabolomics Platform for Analysis of Mass Spectrometry and Nuclear Magnetic Resonance Data</w:t>
+                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Delporte</w:t>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guitton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ralf J. M. Weber</w:t>
+                <w:t xml:space="preserve">Marie Vaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpz1.70095⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985097v1</w:t>
+                <w:t xml:space="preserve">hal-04745287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+                <w:t xml:space="preserve">Phytochemical Profile, Biological Activities and Potential Involvement of Opioid Receptors in Antinociceptive Effects of a Canarium Schweinfurthii Engl. Stem Bark Aqueous Extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericka Lorleil Mayindza Ekaghba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreen Orianna Koumba Madingou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Limousin</w:t>
+                <w:t xml:space="preserve">Manon Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Castilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+                <w:t xml:space="preserve">Pierrick Gandolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
+                <w:t xml:space="preserve">Olivier Perruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant, Animal and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26502/ijpaes.4490177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563674v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Extraction Method: Microwave-Assisted Water Extraction Followed by HILIC-HRMS Analysis to Quantify Hydrophilic Compounds in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Louis</w:t>
+                <w:t xml:space="preserve">Clément Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hugueney</w:t>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo15040223⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534523v1</w:t>
+                <w:t xml:space="preserve">hal-05563674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth analysis of Strychnos innocua Delile using UHPLC-MS/MS metabolomics tools consolidated with advanced separative techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Extraction Method: Microwave-Assisted Water Extraction Followed by HILIC-HRMS Analysis to Quantify Hydrophilic Compounds in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mawaté Florance Brukum</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hadrien Chepca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kafui Kpegba</w:t>
+                <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nexres.2025.101217⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo15040223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508748v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nitrogen on the Structure and Composition of Primordial Organic Matter Analogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-depth analysis of Strychnos innocua Delile using UHPLC-MS/MS metabolomics tools consolidated with advanced separative techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawaté Florance Brukum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lévêque</w:t>
+                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Queffelec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bollengier</w:t>
+                <w:t xml:space="preserve">Kafui Kpegba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00311⟩</w:t>
+              <w:t xml:space="preserve">Next Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.101217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nexres.2025.101217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714784v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroprotective Effect of Sterculia Setigera Leaves Hydroethanolic Extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yendubé T. Kantati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magloire K. Kodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yendubé T. Kantati</w:t>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magloire K. Kodjo</w:t>
+                <w:t xml:space="preserve">Magali Basille-Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (2), pp.44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12031-024-02222-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct analysis by ultra-high-resolution mass spectrometry of lipid A and phospholipids from Acinetobacter baumannii cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Nitrogen on the Structure and Composition of Primordial Organic Matter Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vergoz</w:t>
+                <w:t xml:space="preserve">Christophe Sotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Schaumann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sara Martí</w:t>
+                <w:t xml:space="preserve">Olivier Bollengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.09.012⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.1281-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774266v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplatform comparison between three ion mobility techniques for human plasma lipid collision cross sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs George</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1304, pp.342535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2024.342535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Source Conditions on Collision Cross Section Determination by Trapped Ion Mobility Spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct analysis by ultra-high-resolution mass spectrometry of lipid A and phospholipids from Acinetobacter baumannii cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vergoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Maria van Agthoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.3c00361⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2024.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003197v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical Analysis and Antidiarrheal Activity of Stem Bark Decoctions of Pentadesma butyracea Sabine (Clusiaceae)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of Source Conditions on Collision Cross Section Determination by Trapped Ion Mobility Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29235789⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.696-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.3c00361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843338v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite Variations during the First Weeks of Growth of Immature Citrus sinensis and Citrus reticulata by Untargeted Liquid Chromatography–Mass Spectrometry/Mass Spectrometry Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Deschamps</w:t>
+                <w:t xml:space="preserve">Phytochemical Analysis and Antidiarrheal Activity of Stem Bark Decoctions of Pentadesma butyracea Sabine (Clusiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ericka Lorleil Mayindza Ekaghba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gandolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Durand-Hulak</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (16), pp.3718. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29163718⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29235789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693541v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidome of Acinetobacter baumannii antibiotic persister cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metabolite Variations during the First Weeks of Growth of Immature Citrus sinensis and Citrus reticulata by Untargeted Liquid Chromatography–Mass Spectrometry/Mass Spectrometry Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Durand-Hulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Castagnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2024.159539⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (16), pp.3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29163718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687979v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Calabrese</w:t>
+                <w:t xml:space="preserve">Lipidome of Acinetobacter baumannii antibiotic persister cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vergoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pawlak</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1869 (7), pp.159539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2024.159539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027945v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A re-calibration procedure for interoperable lipid collision cross section values measured by traveling wave ion mobility spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Direct introduction MALDI FTICR MS based on dried droplet deposition applied to non-targeted metabolomics on Pisum Sativum root exudates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340236⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.123901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403468v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinvestigating the Preferential Enrichment of DL-Arginine Fumarate: New Thoughts on the Mechanism of This Far from Equilibrium Crystallization Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (24), pp.8652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules27248652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Matrix-Assisted Laser Desorption/Ionization Fourier Transform Ion Cyclotron Resonance Mass Spectrometry of oxaliplatin derivatives in human tissue sections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Ferey</w:t>
+                <w:t xml:space="preserve">A re-calibration procedure for interoperable lipid collision cross section values measured by traveling wave ion mobility spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Larroque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivia Sgarbura</w:t>
+                <w:t xml:space="preserve">Vincent Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122915⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1226, pp.340236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2022.340236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400641v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of UHPLC-MS/MS-molecular networking approach and FTICR-MS for the metabolic profiling of Saccharomyces cerevisiae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Imaging Matrix-Assisted Laser Desorption/Ionization Fourier Transform Ion Cyclotron Resonance Mass Spectrometry of oxaliplatin derivatives in human tissue sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
+                <w:t xml:space="preserve">Johann Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Casaregola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Olivia Sgarbura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 195, </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 237, pp.122915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2021.122915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211093v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-efficient and user-friendly 17O/ 18O labeling procedures of fatty acids using mechanochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of UHPLC-MS/MS-molecular networking approach and FTICR-MS for the metabolic profiling of Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Špačková</w:t>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlyn Fabra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CC02165F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322217v1</w:t>
+                <w:t xml:space="preserve">hal-03211093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost-efficient and user-friendly 17O/ 18O labeling procedures of fatty acids using mechanochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Špačková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Maillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Charlyn Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114181⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (55), pp.6812-6815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CC02165F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02982671v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Titan’s Organic Haze at Atomic Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Schulz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Kaiser</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 908, L13(11pp). </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 358 (April), pp.114181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abd93e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03141605v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02982671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle metabolic remodelling patterns in Duchenne muscular dystrophy revealed by ultra-high-resolution mass spectrometry imaging</w:t>
+                <w:t xml:space="preserve">Imaging Titan’s Organic Haze at Atomic Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Dabaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Ferey</w:t>
+                <w:t xml:space="preserve">Fabian Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Marguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Basset</w:t>
+                <w:t xml:space="preserve">Katharina Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-81090-1⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 908, L13(11pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abd93e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212549v1</w:t>
+                <w:t xml:space="preserve">insu-03141605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane phospholipid composition of Pseudomonas aeruginosa grown in a cystic fibrosis mucus-mimicking medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+                <w:t xml:space="preserve">Muscle metabolic remodelling patterns in Duchenne muscular dystrophy revealed by ultra-high-resolution mass spectrometry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2020.183482⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-81090-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024926v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Membrane phospholipid composition of Pseudomonas aeruginosa grown in a cystic fibrosis mucus-mimicking medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1863 (1), pp.183482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2020.183482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02436390v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of ion trajectories in a dynamically harmonized Fourier‐Transform Ion Cyclotron Resonance cell using a Design of Experiments strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P. Rüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumeya Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (7), pp.e8659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.8659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02395300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐resolution mass spectrometry for future space missions: Comparative analysis of complex organic matter with LAb‐CosmOrbitrap and laser desorption/ionization Fourier transform ion cyclotron resonance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8645⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 340, pp.113627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02343359v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02436390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High‐resolution mass spectrometry for future space missions: Comparative analysis of complex organic matter with LAb‐CosmOrbitrap and laser desorption/ionization Fourier transform ion cyclotron resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+                <w:t xml:space="preserve">Barnabe Cherville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ruf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (10), pp.e8645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02982054v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02343359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Mucopolysaccharidosis Type VI through Integrative Functional Metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Tebani</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïg Abily-Donval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ausseil</w:t>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20020446⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), 55 (18pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451489v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02982054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the collision cross sections of cardiolipins and phospholipids from Pseudomonas aeruginosa by traveling wave ion mobility spectrometry-mass spectrometry using a novel correction strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Analysis of Mucopolysaccharidosis Type VI through Integrative Functional Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Abily-Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Piraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02194-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20020446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380002v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Study of Analogues of Titan’s Haze by Trapped Ion Mobility Coupled with a Fourier Transform Ion Cyclotron Mass Spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Thompson</w:t>
+                <w:t xml:space="preserve">Determination of the collision cross sections of cardiolipins and phospholipids from Pseudomonas aeruginosa by traveling wave ion mobility spectrometry-mass spectrometry using a novel correction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (7), pp.1169-1173. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 411 (30), pp.8123-8131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-019-02205-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02194-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02123537v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new optimization strategy for MALDI FTICR MS tissue analysis for untargeted metabolomics using experimental design and data modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Laquérriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 411 (17), pp.3891-3903. </w:t>
@@ -4652,7204 +4658,5198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02451452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Method for Strigolactone Quantification by Ultra High-Performance Liquid Chromatography - Electrospray Ionisation Tandem Mass Spectrometry Using Novel Deuterium Labelled Standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Study of Analogues of Titan’s Haze by Trapped Ion Mobility Coupled with a Fourier Transform Ion Cyclotron Mass Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
+                <w:t xml:space="preserve">Mark Ridgeway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+                <w:t xml:space="preserve">Christopher Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pca.2714⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (7), pp.1169-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-019-02205-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324805v1</w:t>
+                <w:t xml:space="preserve">insu-02123537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 495, pp.185-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01802505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYRK1A inhibition and cognitive rescue in a Down syndrome mouse model are induced by new fluoro-DANDY derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validated Method for Strigolactone Quantification by Ultra High-Performance Liquid Chromatography - Electrospray Ionisation Tandem Mass Spectrometry Using Novel Deuterium Labelled Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Neumann</w:t>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gourdain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Linh Chi Bui</w:t>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20984-z⟩</w:t>
+              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pca.2714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292094v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling metabolic remodeling in mucopolysaccharidosis type III through integrative metabolomics and pathway analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">DYRK1A inhibition and cognitive rescue in a Down syndrome mouse model are induced by new fluoro-DANDY derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Albac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Heron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Piraud</w:t>
+                <w:t xml:space="preserve">Alain D Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12967-018-1625-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20984-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875935v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an untargeted liquid chromatography ion mobility-mass spectrometry-based metabolomics method for inherited metabolic diseases investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Unveiling metabolic remodeling in mucopolysaccharidosis type III through integrative metabolomics and pathway analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Tebani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Abily-Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Gonzalez</w:t>
+                <w:t xml:space="preserve">Bénédicte Heron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Piraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 120 (1-2), pp.130-131. </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2016.11.343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-018-1625-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495102v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary metabolic phenotyping of mucopolysaccharidosis type I combining untargeted and targeted strategies with data modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Implementation of an untargeted liquid chromatography ion mobility-mass spectrometry-based metabolomics method for inherited metabolic diseases investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Tebani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Abily-Donval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Héron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Piraud</w:t>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2017.09.024⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (1-2), pp.130-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2016.11.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445369v1</w:t>
+                <w:t xml:space="preserve">hal-01495102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of HPLC-Orbitrap method for identification of N-bearing molecules in complex organic material relevant to planetary environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Urinary metabolic phenotyping of mucopolysaccharidosis type I combining untargeted and targeted strategies with data modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Abily-Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Buch</w:t>
+                <w:t xml:space="preserve">Bénédicte Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Piraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 475, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2017.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309178v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the environmental neurotoxin annonacin in Rat brain by UPLC-MS/MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Optimization of a liquid chromatography ion mobility-mass spectrometry method for untargeted metabolomics using experimental design and multivariate data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Tebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumeya Bekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2016.03.015⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 913, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046187v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a liquid chromatography ion mobility-mass spectrometry method for untargeted metabolomics using experimental design and multivariate data analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Quantification of the environmental neurotoxin annonacin in Rat brain by UPLC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Champy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.129-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2016.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2016.02.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445364v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic consumption of Annona muricata juice triggers and aggravates cerebral tau phosphorylation in wild-type and MAPT transgenic mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of HPLC-Orbitrap method for identification of N-bearing molecules in complex organic material relevant to planetary environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Rottscholl</w:t>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlen Haegele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gesine Respondek</w:t>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.13835⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 275, pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367579v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation data for the quantification of the Annonaceous acetogenin annonacin in Rat brain by UPLC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1633-1638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2016.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric Activation of Escherichia coli Glucosamine-6-Phosphate Deaminase (NagB) In Vivo Justified by Intracellular Amino Sugar Metabolite Concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Álvarez-Añorve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Álvarez-Añorve</w:t>
+                <w:t xml:space="preserve">Jorge Marcos-Viquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Díaz-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 198 (11), pp.1610-1620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jb.00870-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights on Profiling of Phorbol, Deoxyphorbol, Ingenol and Jatrophane Diterpene Esters by High Performance Liquid Chromatography coupled to Multiple Stage Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic consumption of Annona muricata juice triggers and aggravates cerebral tau phosphorylation in wild-type and MAPT transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rottscholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlen Haegele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Jainsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.F Nothias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Renucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Touboul</w:t>
+                <w:t xml:space="preserve">Gesine Respondek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (4), pp.624-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297696v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-Free Pd-Catalyzed and Copper-Assisted C−H Arylation ofQuinazolin-4-ones with Aryl Iodides under Microwave Heating</w:t>
+                <w:t xml:space="preserve">New Insights on Profiling of Phorbol, Deoxyphorbol, Ingenol and Jatrophane Diterpene Esters by High Performance Liquid Chromatography coupled to Multiple Stage Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Laclef</w:t>
+                <w:t xml:space="preserve">L.F Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Harari</w:t>
+                <w:t xml:space="preserve">F. Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Godeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bischoff</w:t>
+                <w:t xml:space="preserve">F. Roussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1422, pp.128-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141150v1</w:t>
+                <w:t xml:space="preserve">hal-01297696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method development for quantification of the environmental neurotoxin annonacin in Rat plasma by UPLC–MS/MS and application to a pharmacokinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1004, pp.46-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Ligand-Free Pd-Catalyzed and Copper-Assisted C−H Arylation ofQuinazolin-4-ones with Aryl Iodides under Microwave Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Harari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, organic letters, 17 (7), pp.1700-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b00467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056129v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Environmental Neurotoxins Annonaceous Acetogenins in an Annona cherimolia Mill. Alcoholic Beverage Using HPLC-ESI-LTQ-Orbitrap.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Comparative plant sphingolipidomic reveals specific lipids in seeds and oil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf501174j⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059147v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and validation of a label-free MRM method for the quantification of cytochrome P450 isoforms in biological samples.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flinois</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 404, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-7928-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01024697v1</w:t>
+                <w:t xml:space="preserve">hal-01056129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative plant sphingolipidomic reveals specific lipids in seeds and oil.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the Environmental Neurotoxins Annonaceous Acetogenins in an Annona cherimolia Mill. Alcoholic Beverage Using HPLC-ESI-LTQ-Orbitrap.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Jessica Le Ven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Faure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 103, pp.50-58. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (34), pp.8696-8704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf501174j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01024458v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styryllactones and acetogenins from the fruits of Goniothalamus macrocalyx</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and validation of a label-free MRM method for the quantification of cytochrome P450 isoforms in biological samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quy Hung Trieu</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huong Doan Thi Mai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise Guéritte</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (20), pp.4861-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-7928-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994381v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation and quantification of benzalkonium chloride in eye tissue by TOF-SIMS imaging and liquid chromatography mass spectrometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Styryllactones and acetogenins from the fruits of Goniothalamus macrocalyx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Hung Trieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Doan Thi Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desbenoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">van Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Francoise Guéritte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.495-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00816602v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the Fungal Lipo-Chitooligosaccharide Myc-IV (C16:0, S), Symbiotic Signal of Arbuscular Mycorrhiza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation and quantification of benzalkonium chloride in eye tissue by TOF-SIMS imaging and liquid chromatography mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. D. Boyer</w:t>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301015⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (12), pp.4039-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-6811-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912748v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization of Annonaceous acetogenins within a complex extract by HPLC-ESI-LTQ-Orbitrap® using post-column lithium infusion.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Synthesis of the Fungal Lipo-Chitooligosaccharide Myc-IV (C16:0, S), Symbiotic Signal of Arbuscular Mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Brunelle</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.3092⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (32), pp.7382-7390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758261v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platotex: an innovative and fully automated device for cell growth scale-up of agar-supported solid-state fermentation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Comprehensive characterization of Annonaceous acetogenins within a complex extract by HPLC-ESI-LTQ-Orbitrap® using post-column lithium infusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Le Ven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Ind Microbiol Biotechnol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10295-010-0773-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (11), pp.1500-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653779v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Fenton removal of TNT: Evidences of the electro-chemical reduction contribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platotex: an innovative and fully automated device for cell growth scale-up of agar-supported solid-state fermentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ayoub</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamal Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.02.016⟩</w:t>
+              <w:t xml:space="preserve">J Ind Microbiol Biotechnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (2), pp.299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10295-010-0773-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589118v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of acetogenins by tandem mass spectrometry under high and low collision energy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-Fenton removal of TNT: Evidences of the electro-chemical reduction contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nélieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Allegrand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">J. Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.4805⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (1-2), pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538931v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tholinomics-chemical analysis of nitrogen-rich polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural study of acetogenins by tandem mass spectrometry under high and low collision energy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allegrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (24), pp.3602-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac902458q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00464271v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfated steroids: ptilosteroids A-C and ptilosaponosides A and B from the Solomon Islands marine sponge Ptilocaulis spiculifer.</w:t>
+                <w:t xml:space="preserve">Tholinomics-chemical analysis of nitrogen-rich polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gabant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np800758c⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), pp.1371-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac902458q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385015v1</w:t>
+                <w:t xml:space="preserve">hal-00464271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfated steroids : ptilosteroids A-C and ptilosaponosides A and B from the Solomon Islands marine sponge Ptilocaulis spiculifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-phase reactivity of acylphenols in electrospray and matrix-assisted laser desorption ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maia-Grondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gabant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">K. Awang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Gallard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurent</w:t>
+                <w:t xml:space="preserve">M. Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np800758c⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/ejms.969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578208v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase reactivity of acylphenols in electrospray and matrix-assisted laser desorption ionization mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Sulfated steroids: ptilosteroids A-C and ptilosaponosides A and B from the Solomon Islands marine sponge Ptilocaulis spiculifer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maia-Grondard</w:t>
+                <w:t xml:space="preserve">Jean-François Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Awang</w:t>
+                <w:t xml:space="preserve">Jean-Louis Menou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Litaudon</w:t>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (2), pp.221-230. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (4), pp.760-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/ejms.969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/np800758c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369900v1</w:t>
+                <w:t xml:space="preserve">hal-00385015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state chemistry at an isolated copper(I) center with O2</w:t>
+                <w:t xml:space="preserve">Sulfated steroids : ptilosteroids A-C and ptilosaponosides A and B from the Solomon Islands marine sponge Ptilocaulis spiculifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Thiabaud</w:t>
+                <w:t xml:space="preserve">M. Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guillemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">J.-F. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Colasson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.L. Menou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200902691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72, pp.760-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np800758c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469664v1</w:t>
+                <w:t xml:space="preserve">hal-00578208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of Titan's tholins: solubility, morphology and molecular structure revisited</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Solid-state chemistry at an isolated copper(I) center with O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thiabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
+                <w:t xml:space="preserve">B. Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quirico</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (42), pp.11195-11203. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (40), pp.7383-7386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp904735q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200902691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429179v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acylphenols from Myristica crassa as new acetylcholinesterase inhibitors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical characterization of Titan's tholins: solubility, morphology and molecular structure revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Maia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2008-1081336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (42), pp.11195-11203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp904735q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345171v1</w:t>
+                <w:t xml:space="preserve">hal-00429179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminant Exposure and Reproductive Success of Ospreys (Pandion haliaetus) Nesting in Chesapeake Bay Regions of Concern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acylphenols from Myristica crassa as new acetylcholinesterase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rattner</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mcgowan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Toschik</w:t>
+                <w:t xml:space="preserve">Khalijah Awang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-003-3160-0⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (12), pp.1457-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2008-1081336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02430593v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Octyl- and Nonylphenol and Their Ethoxylates in Water and Sediments by Liquid Chromatography/Tandem Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contaminant Exposure and Reproductive Success of Ospreys (Pandion haliaetus) Nesting in Chesapeake Bay Regions of Concern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rattner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcgowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Golden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hatfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Loyo-Rosales</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Toschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac0262762⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-003-3160-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402027v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylphenol and Alkylphenol-Ethoxylates in Carp, Water, and Sediment from the Cuyahoga River, Ohio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Analysis of Octyl- and Nonylphenol and Their Ethoxylates in Water and Sediments by Liquid Chromatography/Tandem Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Loyo-Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clifford Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Link</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alba Torrents</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 75 (18), pp.4811-4817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac0262762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es034105o⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430580v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of alkylphenol and alkylphenolethoxylates in biota by liquid chromatography with detection by tandem mass spectrometry and fluorescence spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Alkylphenol and Alkylphenol-Ethoxylates in Carp, Water, and Sediment from the Cuyahoga River, Ohio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Loyo-Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de La Paz Avilés</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Thoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (17), pp.3747-3754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es034105o⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0021-9673(03)00956-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">hal-05191686v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments on primordial organic degradation at conditions relevant to ocean worlds interiors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of alkylphenol and alkylphenolethoxylates in biota by liquid chromatography with detection by tandem mass spectrometry and fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Loyo-Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de La Paz Avilés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnett Rattner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clifford Rice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
-[...1870 lines deleted...]
-                <w:t xml:space="preserve">hal-00669768v1</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1010 (1), pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0021-9673(03)00956-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId419"/>
+      <w:footerReference w:type="default" r:id="rId374"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11996,51 +9996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05262521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Bouchachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David Leclercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertus Viljoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58455-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Lorleil Mayindza Ekaghba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Orianna Koumba Madingou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perruchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijpaes.4490177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf J. M. Weber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15040223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawat&#233; Florance Brukum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafui Kpegba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2025.101217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Queffelec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendub&#233; T. Kantati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire K. Kodjo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille-Dugay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-024-02222-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Agthoven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.09.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s George" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04843338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235789" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deschamps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand-Hulak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castagnos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163718" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2024.159539" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340236" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03926061v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Brandel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Gharbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248652" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03400641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larroque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sgarbura" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122915" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113857" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica &#352;pa&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyn Fabra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC02165F" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Gilard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Basset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81090-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2020.183482" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02451489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tebani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Abily-Donval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Piraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020446" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02194-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02451452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01863-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324805v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2714" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Neumann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gourdain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D Dekker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20984-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Heron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1625-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Gonzalez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.11.343" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;ron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2017.09.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309178v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.03.015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSN0ZJ5Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6X12X9X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367579v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rottscholl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Haegele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jainsch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Respondek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13835" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046188v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.067" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367572v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-A&#241;orve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaugu&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Link" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Marcos-Viquez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana D&#237;az-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00870-15" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297696v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Nothias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renucci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141150v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00467" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bonneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.09.039" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGBW65RM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059147v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le Ven" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lewin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501174j" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024697v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Ali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flinois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7928-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024458v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501MGXC7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994381v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Hung Trieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan Thi Mai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816602v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6811-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BLCB4KN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912748v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gillard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St&#233;venin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Boyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NLFCRBB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758261v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3092" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4TNMHJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653779v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adelin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Slimani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cortial" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-010-0773-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89HSLVS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589118v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ayoub" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.02.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT1NLDKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538931v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allegrand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4805" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW5XMM7J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464271v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902458q" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385015v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gabant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np800758c" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578208v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gallard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Menou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369900v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.969" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469664v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiabaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillemot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colasson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902691" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429179v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904735q" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345171v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1081336" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430593v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rattner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcgowan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golden" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toschik" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-003-3160-0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB045E6EEED5C94CF74E0220A709EAECEFD20186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402027v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Loyo-Rosales" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Rice" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Torrents" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0262762" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XN90DC52-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430580v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Link" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Thoma" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es034105o" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HLCS9602-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430558v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Avil&#233;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnett Rattner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(03)00956-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBKLKH1K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191686v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Wolters" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao He" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Regis Orthous-Daunay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-13" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796215v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-751" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145357v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ch&#226;tillon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547448v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grondin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443098v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Pr&#233;vost" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368286v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridgeway" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389383v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445600v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maillard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735085v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385183v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024986v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tebani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abily-Donval" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ron" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piraud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.11.342" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02545830v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383966v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545827v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299084v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-F Nothias-Scaglia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leyssen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769643v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669768v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05631286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181694" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis David Leclercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Daher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cortes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertus Viljoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58455-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05262521v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Bouchachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104562" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05615519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.70095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericka Lorleil Mayindza Ekaghba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Orianna Koumba Madingou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perruchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/ijpaes.4490177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15040223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawat&#233; Florance Brukum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafui Kpegba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2025.101217" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendub&#233; T. Kantati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire K. Kodjo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Basille-Dugay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-024-02222-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Queffelec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00311" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s George" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.342535" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria van Agthoven" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mart&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.09.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00361" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04843338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235789" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deschamps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand-Hulak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castagnos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163718" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2024.159539" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123901" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03926061v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Brandel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Gharbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248652" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.340236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03400641v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larroque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sgarbura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122915" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113857" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica &#352;pa&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyn Fabra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cazals" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC02165F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Dabaj" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Gilard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Basset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81090-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2020.183482" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02451489v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tebani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Abily-Donval" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Piraud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20020446" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380002v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02194-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02451452v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01863-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2714" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292094v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Neumann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gourdain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D Dekker" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20984-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Heron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-018-1625-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Gonzalez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.11.343" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445369v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte H&#233;ron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2017.09.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445364v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2016.02.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6X12X9X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brunelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2016.03.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSN0ZJ5Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046188v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.04.067" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367572v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvarez-A&#241;orve" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaugu&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Link" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Marcos-Viquez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana D&#237;az-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00870-15" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367579v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rottscholl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Haegele" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Jainsch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Respondek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13835" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297696v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Nothias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renucci" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367581v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bonneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.09.039" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGBW65RM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141150v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00467" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024458v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.03.023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-501MGXC7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059147v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Le Ven" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lewin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501174j" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024697v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Ali" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flinois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7928-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Hung Trieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Doan Thi Mai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gu&#233;ritte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbenoit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6811-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BLCB4KN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gillard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St&#233;venin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Boyer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8NLFCRBB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758261v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3092" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P4TNMHJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653779v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adelin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Slimani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cortial" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-010-0773-y" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-89HSLVS1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ayoub" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;lieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.02.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT1NLDKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allegrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4805" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW5XMM7J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464271v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902458q" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369900v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia-Grondard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Awang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.969" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385015v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gabant" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np800758c" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578208v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabant" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gallard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Menou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469664v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiabaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillemot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colasson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902691" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429179v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904735q" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345171v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Martin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1081336" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430593v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rattner" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcgowan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Golden" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toschik" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-003-3160-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB045E6EEED5C94CF74E0220A709EAECEFD20186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402027v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Loyo-Rosales" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifford Rice" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Torrents" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0262762" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XN90DC52-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Link" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Thoma" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es034105o" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HLCS9602-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Avil&#233;s" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnett Rattner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0021-9673(03)00956-7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBKLKH1K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>