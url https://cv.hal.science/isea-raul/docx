--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -532,447 +532,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Computational Prediction of the Consensus B-cell Epitopes of 2019-nCoV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raúl Isea</w:t>
+                <w:t xml:space="preserve">A quick Look at the Registered Cases of Covid-19 Throughout the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Isea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Current Viruses and Treatment Methodologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14302/issn.2691-8862.jvat-20-3278⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), pp.15 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519489v1</w:t>
+                <w:t xml:space="preserve">hal-03519480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical model that could explain the social dynamics in a country</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl-E Lonngren</w:t>
+                <w:t xml:space="preserve">How Valid are the Reported Cases of People Infected with Covid-19 in the World?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Isea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciencia en Revolución</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.53 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519511v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Infections and Number of Vaccines Needed to Avoid Covid-19 in Europe</w:t>
+                <w:t xml:space="preserve">Quantitative Computational Prediction of the Consensus B-cell Epitopes of 2019-nCoV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Mayo-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.14 - 20. </w:t>
+              <w:t xml:space="preserve">Journal of Current Viruses and Treatment Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.42 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14302/issn.2691-8862.jvat-20-3278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519465v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quick Look at the Registered Cases of Covid-19 Throughout the World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raul Isea</w:t>
+                <w:t xml:space="preserve">A mathematical model that could explain the social dynamics in a country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl E Lonngren</w:t>
+                <w:t xml:space="preserve">Karl-E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ciencia en Revolución</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (17), pp.22-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519480v1</w:t>
+                <w:t xml:space="preserve">hal-03519511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Valid are the Reported Cases of People Infected with Covid-19 in the World?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raul Isea</w:t>
+                <w:t xml:space="preserve">Dynamics of Infections and Number of Vaccines Needed to Avoid Covid-19 in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Isea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Mayo-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, pp.53 - 56. </w:t>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.14 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519476v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Graph to Display the Epidemic Outbreaks of Covid-19 in the World</w:t>
               </w:r>
@@ -1127,51 +1127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-trivial solution of a differential equations system for the tuberculosis transmission dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciencia en Revolución</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (15), pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1598,51 +1598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preliminary Mathematical Model for the Dynamic Transmission of Dengue, Chikungunya and Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Modern Physics and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1749,51 +1749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mathematical Interpretation of Epidemics by Kermack and McKendrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Mathematics Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (2), pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1935,51 +1935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemic modeling using data from the 2001-2002 measles outbreak in Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Review BioSciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2391,51 +2391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9925357"/>
+    <w:nsid w:val="2E411E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2622,51 +2622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156330v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Isea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2643-2811.jmbr-23-4556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Isea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-21-3732" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-21-3804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2691-8862.jvat-20-3278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-E Lonngren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mayo-Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3587" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E Lonngren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3376" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E. Lonngren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E A Lonngren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijdsa.20170304.12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.bsi.20170201.11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoebeke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mayo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7726/ajbcb.2013.1001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kasam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salzemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dacosta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degliesposti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-88" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156330v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Isea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2643-2811.jmbr-23-4556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Isea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-21-3732" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-21-3804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E Lonngren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2691-8862.jvat-20-3278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-E Lonngren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mayo-Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3587" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E. Lonngren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E A Lonngren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijdsa.20170304.12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.bsi.20170201.11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoebeke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mayo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7726/ajbcb.2013.1001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kasam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salzemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dacosta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degliesposti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-88" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>