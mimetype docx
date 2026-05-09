--- v1 (2026-04-04)
+++ v2 (2026-05-09)
@@ -463,715 +463,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of maximum number of vaccines in America against the Covid-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raúl Isea</w:t>
+                <w:t xml:space="preserve">A quick Look at the Registered Cases of Covid-19 Throughout the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Isea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Conocimiento Libre y Licenciamiento (CLIC )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), pp.15 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521000v1</w:t>
+                <w:t xml:space="preserve">hal-03519480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quick Look at the Registered Cases of Covid-19 Throughout the World</w:t>
+                <w:t xml:space="preserve">How Valid are the Reported Cases of People Infected with Covid-19 in the World?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Isea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (3), pp.15 - 20. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 1, pp.53 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03519480v1</w:t>
+                <w:t xml:space="preserve">hal-03519476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Valid are the Reported Cases of People Infected with Covid-19 in the World?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raul Isea</w:t>
+                <w:t xml:space="preserve">Dynamics of Infections and Number of Vaccines Needed to Avoid Covid-19 in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Isea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Mayo-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, pp.53 - 56. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.14 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03519476v1</w:t>
+                <w:t xml:space="preserve">hal-03519465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Computational Prediction of the Consensus B-cell Epitopes of 2019-nCoV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Current Viruses and Treatment Methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (1), pp.42 - 47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14302/issn.2691-8862.jvat-20-3278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical model that could explain the social dynamics in a country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciencia en Revolución</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (17), pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Infections and Number of Vaccines Needed to Avoid Covid-19 in Europe</w:t>
+                <w:t xml:space="preserve">A New Graph to Display the Epidemic Outbreaks of Covid-19 in the World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Mayo-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.14 - 20. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 1 (4), pp.1 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03519465v1</w:t>
+                <w:t xml:space="preserve">hal-03519470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Graph to Display the Epidemic Outbreaks of Covid-19 in the World</w:t>
+                <w:t xml:space="preserve">Characterizing the Transmission Dynamics of the Cases Registered by Covid-19 in Venezuela According to Epidemic Wave and the Value of the Mantissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1 (4), pp.1 - 3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.8 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03519470v1</w:t>
+                <w:t xml:space="preserve">hal-03519459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Transmission Dynamics of the Cases Registered by Covid-19 in Venezuela According to Epidemic Wave and the Value of the Mantissa</w:t>
+                <w:t xml:space="preserve">Estimation of maximum number of vaccines in America against the Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coronaviruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Conocimiento Libre y Licenciamiento (CLIC )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.97-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14302/issn.2692-1537.ijcv-20-3635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03519459v1</w:t>
+                <w:t xml:space="preserve">hal-03521000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-trivial solution of a differential equations system for the tuberculosis transmission dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciencia en Revolución</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (15), pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1598,51 +1598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preliminary Mathematical Model for the Dynamic Transmission of Dengue, Chikungunya and Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Modern Physics and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1749,51 +1749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mathematical Interpretation of Epidemics by Kermack and McKendrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Mathematics Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (2), pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1935,51 +1935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemic modeling using data from the 2001-2002 measles outbreak in Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Isea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl E Lonngren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Review BioSciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2391,51 +2391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E411E4E"/>
+    <w:nsid w:val="6C9E7D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2622,51 +2622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156330v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Isea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2643-2811.jmbr-23-4556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Isea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-21-3732" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-21-3804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E Lonngren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2691-8862.jvat-20-3278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-E Lonngren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mayo-Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3587" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E. Lonngren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E A Lonngren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijdsa.20170304.12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.bsi.20170201.11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoebeke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mayo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7726/ajbcb.2013.1001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kasam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salzemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dacosta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degliesposti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-88" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156330v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Isea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2643-2811.jmbr-23-4556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Isea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519455v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-21-3732" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-21-3804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E Lonngren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3453" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mayo-Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3587" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2691-8862.jvat-20-3278" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-E Lonngren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3498" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2692-1537.ijcv-20-3635" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E. Lonngren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E A Lonngren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijdsa.20170304.12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.bsi.20170201.11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hoebeke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mayo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7726/ajbcb.2013.1001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kasam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salzemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dacosta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degliesposti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-88" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>