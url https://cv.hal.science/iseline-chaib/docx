--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -66,436 +66,553 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contaminations in a set of beverages sold in France</w:t>
+                <w:t xml:space="preserve">Development of chemical digestion methods for the microplastics identification and quantification in various food matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iseline Chaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Merveillie</w:t>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2025.107719⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 514, pp.149093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.149093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05066642v1</w:t>
+                <w:t xml:space="preserve">anses-05575185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do tidal fluctuations affect microplastics distribution and composition in coastal waters?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic contaminations in a set of beverages sold in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iseline Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Pasquier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amara</w:t>
+                <w:t xml:space="preserve">Pauline Merveillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.107719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2025.107719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467323v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05066642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do tidal fluctuations affect microplastics distribution and composition in coastal waters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iseline Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.116166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fate and impact of nanoplastics in the human digestive environment after oral exposure: A common challenge for toxicology and chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iseline Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eutamène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 166, pp.117175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -505,100 +622,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination des produits alimentaires par les microplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iseline Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université du Littoral Côte d'Opale, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025DUNK0755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05481189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -608,432 +725,432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in food sold in France: a matter of containers ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les microplastiques : analyse de la contamination de diverses boissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iseline Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Duflos</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro 2024 - Plastic Pollution from Macro to Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR PES, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04761256v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04604287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microplastiques : analyse de la contamination de diverses boissons</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les alternatives végétales à la viande : Potentielles sources de microplastiques pour nos estomacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stann Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Viudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iseline Chaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR PES, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04604287v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les alternatives végétales à la viande : Potentielles sources de microplastiques pour nos estomacs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastics in food sold in France: a matter of containers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iseline Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Micro 2024 - Plastic Pollution from Macro to Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619742v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04761256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mange-t-on des Microplastiques ? Pas si simple à détecter dans le jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,65 +1169,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1257,51 +1374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05066642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Cha&#239;b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merveillie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.107719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04467323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pasquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Chaib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Liebgott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117175" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05481189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025DUNK0755" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04761256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duflos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Devilliers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stann Lhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tempez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Finel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hernault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05575185v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Cha&#239;b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.149093" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05066642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Chaib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Merveillie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.107719" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04467323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116166" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164408v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Liebgott" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05481189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025DUNK0755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Devilliers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stann Lhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tempez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04761256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duflos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Finel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sauvage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hernault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>