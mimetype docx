--- v0 (2026-04-05)
+++ v1 (2026-05-22)
@@ -1348,65 +1348,77 @@
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99, pp.530-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1553,51 +1565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11394323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71903-6_27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan B. Mickovski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Tardio Cerrillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sangalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Thomson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dombey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Ramel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo M.W. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villatoro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.08.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11394323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71903-6_27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan B. Mickovski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Tardio Cerrillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Sangalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig S. Thomson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dombey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Atger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Ramel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo M.W. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villatoro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.08.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608438v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MT4B3ZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>