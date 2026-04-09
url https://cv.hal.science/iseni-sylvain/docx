--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Iséni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. rer. nat. HDRChargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iseni-sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4923-1657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">258541172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iseni_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/W-2684-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of dc breakdown in a nanometer electrode gap and evidence of elementary mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.015202. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qqsd-kgb3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Nitrogen Atom Production in Surface Dielectric Barrier Discharge to Support Thin Film Deposition at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muñoz‐rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (12), pp.70088. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.70088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic cyclical etching of Si using CF$_4$ plasma passivation steps: The role of CF radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Featured Collection, 126 (3), pp.031602. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception and growth of an electrodeless atmospheric double-headed streamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran B. Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.L023202. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L023202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge characteristics of silicon-based DC Helium microplasmas: comparison between Through Silicon Via and closed cavity type micro-reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (11), pp.115002. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad8a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from afterglow to streamer discharge in an atmospheric capacitively coupled micro-plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita M C Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Gerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (20), pp.203502. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0232114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities and limitations of an electro-optic probe for electric field diagnostics of cold atmospheric pressure plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Low Temperature Plasmas: Processes and Diagnostics for Future Applications, 77 (11), pp.199. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00781-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field strengths within a micro cavity plasma array measured by Stark shift and splitting of a helium line pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Steuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6), pp.065014. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac7820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disproportionation of nitrogen induced by DC plasma-driven electrolysis in a nitrogen atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhuwanthi Buddhadasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vervloessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (18), pp.7100-7112. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2GC01013E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Commentary on &amp;quot;Mapping the electric field vector of guided ionization waves at atmospheric pressure&amp;quot;, Plasma Research Express, 2 (2020) 025014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.018001. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ac61c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigtailed Electro-Optic Sensor for Time and Space Resolved Dielectric Barrier Discharges Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3107037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Power of an RF Plasma Jet with Admixture of Nitrogen or Oxygen and Its Effects on Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luettjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (11), pp.3336. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2021.3087199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless atmospheric secondary induced ionization jet (EASII-jet): Dynamics and properties of a transferred helium plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (12), pp.123504. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0027640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of N2 /O2 Atmospheric Pressure Needle-Water DC Microplasmas for nitrogen fixation: nitrite-free synthesis of nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nepal Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (42), pp.24801-24812. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP03858J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984690v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the electric field vector of guided ionization waves at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.025014. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab9b69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrodynamic effects in helium atmospheric pressure plasma jet by resonance broadening emission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (3), pp.034102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5110714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of neutral gas temperature by emission spectroscopy in micro-discharges close to atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab1dfb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of the dynamics of a $\mu$s helium plasma gun discharge with various amounts of N$_2$ admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/3/035002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen metastable (N2(A3 Σu+)) in a cold argon atmospheric pressure plasma jet: Shielding and gas composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (18), pp.184101-184101. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4948535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and excitation dynamics of an argon micro-scaled atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bansemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/065018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the propagation of Pulsed Atmospheric Plasma Streams: from single jet to multi jet arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.122007 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Shielding of an Argon Plasma Jet and Its Effects on Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Masur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (3), pp.776-781. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2015.2393379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview spectra and axial distribution of spectral line intensities in a high-current vacuum arc with CuCr electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lisnyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Pipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gorchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (12), pp.123304--123304. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Feed Gas Humidity Versus Ambient Humidity on Atmospheric Pressure Plasma Jet-Effluent Chemistry and Skin Cell Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.3185-3192. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2361921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the effect of nitrogen and oxygen admixtures on the chemistry of an argon plasma jet operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Van Van Gaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.033003. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/3/033003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking plasma generated H2O2 from gas into liquid phase and revealing its dominant impact on human skin cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M U Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kupsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (28), pp.285401--285401. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/28/285401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure streamer follows the turbulent argon air boundary in a MHz argon plasma jet investigated by OH-tracer PLIF spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (15), pp.152001--152001. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/15/152001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and Discharge Development in an Argon Atmospheric Pressure Plasma Jet Observed by ICCD and PLIF Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2458--2459. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2321226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide density distributions in the effluent of an RF argon APPJ: effect of gas flow rate and substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a F H Van Gessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B T J Van Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (12), pp.123011--123011. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/12/123011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and spatial resolved optical and electrical characteristics of continuous and time modulated RF plasmas in contact with conductive and dielectric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.56--56. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-40430-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive species output of a plasma jet with a shielding gas device - combination of FTIR absorption spectroscopy and gas phase modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-D. Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/14/145201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO2 dynamics of an Ar/Air plasma jet investigated byin situquantum cascade laser spectroscopy at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (7), pp.075203. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Bullet-Streamer Dualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2428--2429. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2332539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity: a vital parameter affecting a cold atmospheric-pressure plasma jet and plasma-treated human skin cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Masur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (29), pp.295401-295401. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of ozone in a MHz argon plasma bullet jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/3/034015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV absorption spectroscopy to study the role of CF radicals during cryogenic etching of Si in CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquage aux distances sub-micromètrique : si Paschen avait su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of plasma-liquid interactions for the activation of aqueous solutions by non-thermal plasma: Application to micro-pollutantsremoval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Plasma Physics and Applications (21 CPPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjib Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 25</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Atomic Layer Deposition (ALD 2025) featuring the 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Atomic Layer Etching Workshop (ALE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Jeju Island (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of experimental breakdown within controlled nanometer scale electrode gaps: evidence of elementary mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pulsed Power Plasma Science Conference (PPPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic bosch process using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tillocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Plasma Technology Joint Conference 2025 (IPTJC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Taipei City - Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of Argon breakdown in a controlled nanometer electrode gap, and the evidence of field emission effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Etching of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition mode at cryogenic temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjib Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of herbicides in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of herbicides in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Danube Delta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Dry Process (DPS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy analysis of Hydrogen Hβ spectral line in confined plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study at the nanometer scale of the gas breakdown in a controlled electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy spatial characterization of a silicon based Micro Hollow Cathode Discharge operating in Helium in DC regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of a Helium and Neon Micro Plasma Jet for Endoscopic Applications: Plasma Parameters and Effects of Free Mode vs Conductive Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bansemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas von Woedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of COST Action PlasTHER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in optical diagnostics of Microplasmas: imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décharge micro-Gap: quelles pistes pour un claquage sans avalanche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huggo Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR d’Énergie Électrique dans leurs dimensions sociétales “Décharges électriques et matériaux isolants: Phénomènes et Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication process and first charactesisation of novel silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EASII‑jet – non‑equilibrium electrodeless atmospheric secondary induced ionization plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE International Conference on Plasma Science (ICOPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stateline, Lake Tahoe, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field behavior of a modular-constructed micro cavity plasma array (MCPA) by using Stark shift and splitting of the 492nm helium line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGK Colloquium - Transient Atmospheric Plasmas: from plasmas to liquids to solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Species in Plasma Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22nd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in micro-discharges ‒ sources and diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGK Colloquium - Transient Atmospheric Plasmas: from plasmas to liquids to solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical breakdown in gases with electrode gap at the nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huggo Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless Atmospheric Secondary Induced Ionization plasma jet – EASII‑jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time and polarimetric analysis of intense electric field using electro-optic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEGAGAUSS 2020 - Europe-Asia Pulse EnergyConference (EAPPC) International Conference on High Power Particle Beams (BEAMS) InternationalConference on Megagauss Magnetic Field Generation and Related Topics (MG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Reactive Oxygen and Nitrogen Species in Micro Plasma Jets Interacting with Biological Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Plasmamedizin AK-ADP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field strengths within a micro cavity plasma array measured by Stark shift and splitting of helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Böke Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical mechanisms involved in silicon based plasma microreactors operating in DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Asia Pacific Conference on Plasma Physics (AAPPS-DPP2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Asia-Pacific Physical Societies and Division of Plasma Physics, Sep 2021, online - Kyushu University, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et asservissement in-situ de la puissance d’un jet micro-plasma RF à pression atmosphérique – paramètre clé pour les applications biologiques et la réponse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lüttjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conjoint GdR Applications de Procédés PHYsiques à la BIOlogie (Happybio), Société Française de Photobiologie et Société Francophone de Photonique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Broadening as a Valuable Diagnostic to Study Atmospheric Pressure Plasma \textendash ~Application to Micro-Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études Spectroscopiques Aux Petites Échelles de Décharges à Haute Pression~: Intérêt Des Transitions Résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique Du Reseau Des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Plasma DC Source in the Micro Scale Elaborated by Micro-Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance broadening as a valuable diagnostic to study atmospheric pressure plasma – application to micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Guided Ionization Waves Action on the Hydrodynamics of APPJ Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Non-Thermal/Thermal Plasma for Pollution Control and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sapporo, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate micro-plasmas for environmental purposes sources, properties, diagnostics & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Plasma Seminar (IOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro cavity plasma array devices: From first ignition to continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Böke Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Microplasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Probe for the Real Time and Vectorial Analysis of the Electric Field Induced by Ionized Gazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in the void region of a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Diagnostics in Non-thermal Atmospheric Pressure Plasma Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dogariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des transitions résonnantes en spectroscopie pour les plasmas froids atmosphériques: diagnostic des ondes d’ionisations et de micro-cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des transitions résonnantes en spectroscopie pour les plasmas froids à haute pression: diagnostic des ondes d’ionisations et de micro-cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-based Micro Hollow Cathode Discharges: from Fabrication to Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse polarimétrique de plasmas à l'aide d'une sonde électro-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation vectorielle de champ électrique à l’aide d’une sonde électro-optique dédiée aux diagnostiques de plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasma interaction with catalytic surfaces within micro cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leimkuehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPAN-RUB Workshop on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of long lifetime DC microdischarges on silicon elaborated by MEMS fabrication techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC microplasma arrays on silicon wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pragu, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Electric Field Characterization Of Plasmas Using An Optical Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optical probe for dielectric barrier discharge analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics (EPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of DC silicon based micro hollow cavity discharge (MHCD) operating in various gases - a spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and temporally resolved absorption spectroscopy in a nanoparticle forming rf-plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Nebbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par spectroscopie d'émission de la température du gaz à l'intérieur et au voisinage d'une micro-cavité plasma (MHCD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL STUDY OF AN ULTRA-FAST ATMOSPHERIC PRESSURE AIR DISCHARGE IN A PIN-TO-PLATE GEOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2017, Atlantic City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights into the impact of cold atmospheric pressure plasma on human epithelial cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPCT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electric field from a plasma jet on biological targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets de plasmas atmosphériques pour des applications thérapeutiques de la décharge aux traitements: études, problèmes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP PLASMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP PLasma, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the transition from in vitro to in vivo experiments: source effects and biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPCT3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets plasma en interaction avec une cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Plasmas Froids, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by complementary diagnostics of plasma jets in interaction with targets relevant for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd conference on Plasma Physics (EPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal plasma jets and plasma jet electric fields for biomedical and agricultural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Bioelctrics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméabilisation de la membrane plasmique par un jet de plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des écoulements de gaz rares dans les jets de plasma atmosphérique (Plasma Gun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field characterization of plasma gun and multi-jet plasma arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.1265 - 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio environmental applications of plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plasma Science 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of ultra-fast electric field in an atmospheric pressure discharge in a pin to plate geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS 43rd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field and discharge properties of single and multiple arrangement of Pulsed Atmospheric Plasma Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Summer School and International Symposium on Physics of Ionized Gases (SPIG28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study on the dynamics of a µs helium plasma gun with various amounts of O$_2$ admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the physics and applications of Plasma Gun based plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Plasma Biosciences ISPB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Aspects of Filamentary Jet Discharges Interacting with Biologically Relevant Liquids and with Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bösel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Plasmas and Ionized Gases (ICPIG 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of filamentary plasma jets used in plasma medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu - Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of pasma jets with liquids for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Central European Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bressanone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and electric field characterization in plasma jets for biomedical applications: from single jet to multi jet arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge of Plasma Science towards Future Medicine Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Oct 2015, Honolulu, United States. http://meetings.aps.org/link/BAPS.2015.GEC.BM1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Atmospheric and Liquid Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Heyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIF spectroscopy on cold Plasma Jets for Plasma Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Laser-Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and biomedical applications of plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd RAPID Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and discharge propagation interaction of a non-thermal atmospheric pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser based spectroscopy, PLIF - Atm. Pres. Plasma jets: turbulent vs laminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 4: Major challenges in the diagnostics of non thermal plasma sources relevant for biomedical applications. 20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar versus turbulent flow of an argon RF APPJ investigated by OH PLIF and its influence on the discharge propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Diagnostic Using Vectorial Electrooptic Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Plasma Medicine (ICPM-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide absolute density distribution of an Ar APPJ: effect of gas flow and substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Van Gessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Van Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MP1101 European COST Action - Bioplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Diagnostic Using a Vectorial Electrooptic Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diagnostics for atmospheric pressure plasma jets investigation from UV to mid-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Koelpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Studies on Nitrogen Species in two Plasma Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd YP Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP, Sep 2013, Kölpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Species Processes in Plasma-, Gas-, and Liquid- Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Princeton, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Reactive Oxygen and Nitrogen Species in Micro Plasma Jets Interacting with Biological Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute reactive molecule densities from an argon RF atmospheric pressure plasma jet measured by quantum cascade laser absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Plasma Science (ICOPS 40th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2013.6635049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From low to atmospheric pressure plasma diagnostics based on quantum cascade laser absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC 19th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity versus ambient humidity - What matters more in plasma medicine and what makes cells care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Plasma Science (ICOPS 40th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Plasma Jets interacting with Liquids for Life Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Plasmas and Ionized Gases (ICPIG 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Application of Atmospheric Pressure Plasma Jets interacting with Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC 19th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity: small concentrations – large effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry (ISPC 21st)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cairns, Australia. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mid-infrared eye to look into reactive species from plasma jets: let's focus on ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Boltenhagen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Ozone in Atmospheric Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop des AK-ADP 'Plasma im Visier''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical diagnostics of an RF and a nanosecond pulsed DC cold atmospheric pressure plasma jet for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th NNV-symposium on Plasma Physics and Radiation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lunteren, the, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Ozone in an Atmospheric Pressure Plasma Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Plasma Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different cold atmospheric pressure plasma jets for biomedical applications: gas temperatures, morphology, power dissipation and biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE International Conference on Plasma Science (ICOPS 39th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detektion von Ozon in einem MHz-Argon-Plasmajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche Fondsgesellschaft (DFG) Fruhjahrstagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-generated reactive oxygen species for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine (ICPM-4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless Double-Headed Streamer Discharges from an Isolated Ionization Column in Atmospheric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pulsed Power Plasma Science Conference (PPPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception and Growth of Electrodeless Double-Headed Streamer Discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul (Korea), South Korea. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown elementary mechanisms within controlled nanometer scale electrode gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Manfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three plasma reactors in contact with water: application to micro-pollutant degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of electrodeless double-headed streamers (DHS) at sub-breakdown conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graine de farfanet (sprite): le streamer à deux têtes s’invite au labo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Etienne (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHCD in N2-H2 mixtures: towards a localized plasma nitriding process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Pulsing and instabilities in silicon-based Micro Hollow Cathode Discharge operating in DC excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du claquage de gaz à l’échelle sub-micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the gas breakdown in a controlled nanometer scale electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy evidence of N atom production in surface dielectric barrier micro-discharge reactor dedicated to atmospheric pressure PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabat Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Blondel Ndiffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of argon breakdown in a nanometer scale electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International School on "Low Temperature Plasma Physics: Basics and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orléans (Auditorium du Musée des Beaux Arts), Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de raies en spectroscopie d'émission optique appliqués au diagnostic de micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Gerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2023 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the degradation of pesticides present in water by use of non-thermal plasma (PNT) at atmospheric pressure application to Chlortoluron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition des Journées Jeunes Chercheurs (J2C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of gas flow pattern in a Micro-Hollow Cathode Discharge-based deposition reactor using planar Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Almalik Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of gas flow pattern in a Micro-Hollow Cathode Discharge-based deposition reactor using planar Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Almalik Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of pesticides present in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Burlica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International School on "Low Temperature Plasma Physics: Basics and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bad Honnef, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fabricated silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteurs microplasmas intégrés sur dispositifs en silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès division Plasmas de la Société Française de Physique (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Marseilles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication process and first characterization of novel silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Laboratoire Nanotechnoligies et Nanosystèmes (LN2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Annecy, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas produits par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant dissipated power monitoring process of a RF atmospheric pressure micro-plasma jet device : application to biological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lüttjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de diffusion dans les plasmas thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrons: probing their properties and collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et Techniques de Diagnostic appliquées aux micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption spectroscopy of ozone produced by an atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmamedizin AK-ADP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Erfurt, Germany. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EASII-jet : ondes d'ionisations secondaires induites par jet de plasma à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études spectroscopiques aux petites échelles de décharges à haute pression : intérêt des transitions résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral gas temperature in silicon based DC MHCD operated in various gases near atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas - IWM 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust atmospheric pressure plasma source fabricated by microfabrication techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Temperature Field in a Plasma Micro-discharge inside a Silicon Micro-hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of the neutral gas temperature of silicon based DC MHCD in various gases close to atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran B Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baf Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and fluorescence spectroscopy of a nanodusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaïna Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. , pp.93, 2018, Book of Abstracts, 16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and packaging of microdischarges on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Laboratoire Nanotechnoligies et Nanosystèmes (LN2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Escandille, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two electric field measurement methods for a kHz microsecond atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG XXXIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field and ionization waves in Pulsed Atmospheric Plasma Streams (PAPS): complementary in situ diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study on the dynamics of a $\mu$s helium plasma gun with various amounts of O$_2$ or N$_2$ admixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Response to He, He-O2 Plasma and Plasma Electric Field Alone Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dezest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare gas flow channeling in kHz plasma jet operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ électrique et onde d'ionisation dans un jet plasma atmosphérique pulsé : comparaison de diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single to multi-jet arrays of Pulsed Atmospheric Plasma Streams: electric field and fundamental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint COST Action Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Shieling Gas Composition on the Dynamics, Temperature and Reactive Species Generated by a Cold Atmospheric Pressure Plasma Jet with Gas Shielding Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and discharge propagation interaction of a non-thermal, non-equilibrium RF argon atmospheric pressure plasma jet investigated by planar laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of NOx production in an RF KINPen and a µs driven Plasma Gun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Franciso, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption Spectroscopy on Plasma Jets Interacting with Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kerkrade, the, Netherlands. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space resolved ozone detection in the effluent of a cold atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Viana de Castelo, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone detection and production rate measurement by Mid-Infrared absorption spectroscopy in a plasma jet operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone detection and production rate measurement by Mid-Infrared absorption spectroscopy in a plasma jet operating at atmospheric pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of plasma jet by mid-IR absorption spectroscopy with quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field vector mapping of guided ionization waves at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diagnostics of an Ar atmospheric pressure plasma jet for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reactive fluid environment. Ernst-Moritz-Arndt-Universität Greifswald, Germany, 2015. English. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01241659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale de la physique des micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université Orléans, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04595575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Iséni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. rer. nat. HDRChargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iseni-sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4923-1657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">258541172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iseni_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/W-2684-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of dc breakdown in a nanometer electrode gap and evidence of elementary mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.015202. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qqsd-kgb3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Nitrogen Atom Production in Surface Dielectric Barrier Discharge to Support Thin Film Deposition at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muñoz‐rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (12), pp.70088. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.70088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic cyclical etching of Si using CF$_4$ plasma passivation steps: The role of CF radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Featured Collection, 126 (3), pp.031602. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception and growth of an electrodeless atmospheric double-headed streamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran B. Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.L023202. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L023202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge characteristics of silicon-based DC Helium microplasmas: comparison between Through Silicon Via and closed cavity type micro-reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (11), pp.115002. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad8a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from afterglow to streamer discharge in an atmospheric capacitively coupled micro-plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita M C Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Gerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (20), pp.203502. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0232114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities and limitations of an electro-optic probe for electric field diagnostics of cold atmospheric pressure plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Low Temperature Plasmas: Processes and Diagnostics for Future Applications, 77 (11), pp.199. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00781-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Commentary on &amp;quot;Mapping the electric field vector of guided ionization waves at atmospheric pressure&amp;quot;, Plasma Research Express, 2 (2020) 025014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.018001. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ac61c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disproportionation of nitrogen induced by DC plasma-driven electrolysis in a nitrogen atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhuwanthi Buddhadasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vervloessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (18), pp.7100-7112. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2GC01013E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field strengths within a micro cavity plasma array measured by Stark shift and splitting of a helium line pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Steuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6), pp.065014. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac7820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigtailed Electro-Optic Sensor for Time and Space Resolved Dielectric Barrier Discharges Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3107037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Power of an RF Plasma Jet with Admixture of Nitrogen or Oxygen and Its Effects on Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luettjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (11), pp.3336. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2021.3087199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless atmospheric secondary induced ionization jet (EASII-jet): Dynamics and properties of a transferred helium plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (12), pp.123504. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0027640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of N2 /O2 Atmospheric Pressure Needle-Water DC Microplasmas for nitrogen fixation: nitrite-free synthesis of nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nepal Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (42), pp.24801-24812. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP03858J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984690v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the electric field vector of guided ionization waves at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.025014. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab9b69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrodynamic effects in helium atmospheric pressure plasma jet by resonance broadening emission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (3), pp.034102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5110714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of neutral gas temperature by emission spectroscopy in micro-discharges close to atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab1dfb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of the dynamics of a $\mu$s helium plasma gun discharge with various amounts of N$_2$ admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/3/035002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen metastable (N2(A3 Σu+)) in a cold argon atmospheric pressure plasma jet: Shielding and gas composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (18), pp.184101-184101. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4948535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and excitation dynamics of an argon micro-scaled atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bansemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/065018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview spectra and axial distribution of spectral line intensities in a high-current vacuum arc with CuCr electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lisnyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Pipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gorchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (12), pp.123304--123304. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the propagation of Pulsed Atmospheric Plasma Streams: from single jet to multi jet arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.122007 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Shielding of an Argon Plasma Jet and Its Effects on Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Masur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (3), pp.776-781. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2015.2393379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Feed Gas Humidity Versus Ambient Humidity on Atmospheric Pressure Plasma Jet-Effluent Chemistry and Skin Cell Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.3185-3192. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2361921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the effect of nitrogen and oxygen admixtures on the chemistry of an argon plasma jet operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Van Van Gaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.033003. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/3/033003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking plasma generated H2O2 from gas into liquid phase and revealing its dominant impact on human skin cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M U Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kupsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (28), pp.285401--285401. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/28/285401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure streamer follows the turbulent argon air boundary in a MHz argon plasma jet investigated by OH-tracer PLIF spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (15), pp.152001--152001. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/15/152001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and Discharge Development in an Argon Atmospheric Pressure Plasma Jet Observed by ICCD and PLIF Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2458--2459. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2321226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide density distributions in the effluent of an RF argon APPJ: effect of gas flow rate and substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a F H Van Gessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B T J Van Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (12), pp.123011--123011. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/12/123011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and spatial resolved optical and electrical characteristics of continuous and time modulated RF plasmas in contact with conductive and dielectric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.56--56. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-40430-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive species output of a plasma jet with a shielding gas device - combination of FTIR absorption spectroscopy and gas phase modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-D. Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/14/145201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO2 dynamics of an Ar/Air plasma jet investigated byin situquantum cascade laser spectroscopy at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (7), pp.075203. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Bullet-Streamer Dualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2428--2429. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2332539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity: a vital parameter affecting a cold atmospheric-pressure plasma jet and plasma-treated human skin cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Masur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (29), pp.295401-295401. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of ozone in a MHz argon plasma bullet jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/3/034015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of Argon breakdown in a controlled nanometer electrode gap, and the evidence of field emission effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Etching of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition mode at cryogenic temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjib Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV absorption spectroscopy to study the role of CF radicals during cryogenic etching of Si in CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquage aux distances sub-micromètrique : si Paschen avait su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of plasma-liquid interactions for the activation of aqueous solutions by non-thermal plasma: Application to micro-pollutantsremoval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Plasma Physics and Applications (21 CPPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjib Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 25</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Atomic Layer Deposition (ALD 2025) featuring the 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Atomic Layer Etching Workshop (ALE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Jeju Island (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of experimental breakdown within controlled nanometer scale electrode gaps: evidence of elementary mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pulsed Power Plasma Science Conference (PPPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic bosch process using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tillocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Plasma Technology Joint Conference 2025 (IPTJC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Taipei City - Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy analysis of Hydrogen Hβ spectral line in confined plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of herbicides in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of herbicides in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Danube Delta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Dry Process (DPS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of a Helium and Neon Micro Plasma Jet for Endoscopic Applications: Plasma Parameters and Effects of Free Mode vs Conductive Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bansemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas von Woedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of COST Action PlasTHER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study at the nanometer scale of the gas breakdown in a controlled electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy spatial characterization of a silicon based Micro Hollow Cathode Discharge operating in Helium in DC regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in optical diagnostics of Microplasmas: imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décharge micro-Gap: quelles pistes pour un claquage sans avalanche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huggo Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR d’Énergie Électrique dans leurs dimensions sociétales “Décharges électriques et matériaux isolants: Phénomènes et Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication process and first charactesisation of novel silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical mechanisms involved in silicon based plasma microreactors operating in DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Asia Pacific Conference on Plasma Physics (AAPPS-DPP2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Asia-Pacific Physical Societies and Division of Plasma Physics, Sep 2021, online - Kyushu University, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et asservissement in-situ de la puissance d’un jet micro-plasma RF à pression atmosphérique – paramètre clé pour les applications biologiques et la réponse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lüttjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conjoint GdR Applications de Procédés PHYsiques à la BIOlogie (Happybio), Société Française de Photobiologie et Société Francophone de Photonique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field strengths within a micro cavity plasma array measured by Stark shift and splitting of helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Böke Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EASII‑jet – non‑equilibrium electrodeless atmospheric secondary induced ionization plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE International Conference on Plasma Science (ICOPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stateline, Lake Tahoe, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Species in Plasma Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22nd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in micro-discharges ‒ sources and diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGK Colloquium - Transient Atmospheric Plasmas: from plasmas to liquids to solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical breakdown in gases with electrode gap at the nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huggo Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless Atmospheric Secondary Induced Ionization plasma jet – EASII‑jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field behavior of a modular-constructed micro cavity plasma array (MCPA) by using Stark shift and splitting of the 492nm helium line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGK Colloquium - Transient Atmospheric Plasmas: from plasmas to liquids to solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time and polarimetric analysis of intense electric field using electro-optic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEGAGAUSS 2020 - Europe-Asia Pulse EnergyConference (EAPPC) International Conference on High Power Particle Beams (BEAMS) InternationalConference on Megagauss Magnetic Field Generation and Related Topics (MG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Reactive Oxygen and Nitrogen Species in Micro Plasma Jets Interacting with Biological Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Plasmamedizin AK-ADP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Broadening as a Valuable Diagnostic to Study Atmospheric Pressure Plasma \textendash ~Application to Micro-Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études Spectroscopiques Aux Petites Échelles de Décharges à Haute Pression~: Intérêt Des Transitions Résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique Du Reseau Des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Plasma DC Source in the Micro Scale Elaborated by Micro-Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance broadening as a valuable diagnostic to study atmospheric pressure plasma – application to micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Guided Ionization Waves Action on the Hydrodynamics of APPJ Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Non-Thermal/Thermal Plasma for Pollution Control and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sapporo, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse polarimétrique de plasmas à l'aide d'une sonde électro-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation vectorielle de champ électrique à l’aide d’une sonde électro-optique dédiée aux diagnostiques de plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro cavity plasma array devices: From first ignition to continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Böke Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Microplasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Probe for the Real Time and Vectorial Analysis of the Electric Field Induced by Ionized Gazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate micro-plasmas for environmental purposes sources, properties, diagnostics & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Plasma Seminar (IOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in the void region of a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Diagnostics in Non-thermal Atmospheric Pressure Plasma Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dogariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des transitions résonnantes en spectroscopie pour les plasmas froids atmosphériques: diagnostic des ondes d’ionisations et de micro-cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des transitions résonnantes en spectroscopie pour les plasmas froids à haute pression: diagnostic des ondes d’ionisations et de micro-cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-based Micro Hollow Cathode Discharges: from Fabrication to Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par spectroscopie d'émission de la température du gaz à l'intérieur et au voisinage d'une micro-cavité plasma (MHCD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC microplasma arrays on silicon wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pragu, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasma interaction with catalytic surfaces within micro cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leimkuehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPAN-RUB Workshop on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of long lifetime DC microdischarges on silicon elaborated by MEMS fabrication techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Electric Field Characterization Of Plasmas Using An Optical Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optical probe for dielectric barrier discharge analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics (EPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of DC silicon based micro hollow cavity discharge (MHCD) operating in various gases - a spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and temporally resolved absorption spectroscopy in a nanoparticle forming rf-plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Nebbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL STUDY OF AN ULTRA-FAST ATMOSPHERIC PRESSURE AIR DISCHARGE IN A PIN-TO-PLATE GEOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2017, Atlantic City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights into the impact of cold atmospheric pressure plasma on human epithelial cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPCT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study on the dynamics of a µs helium plasma gun with various amounts of O$_2$ admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electric field from a plasma jet on biological targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the transition from in vitro to in vivo experiments: source effects and biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPCT3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets de plasmas atmosphériques pour des applications thérapeutiques de la décharge aux traitements: études, problèmes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP PLASMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP PLasma, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets plasma en interaction avec une cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Plasmas Froids, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by complementary diagnostics of plasma jets in interaction with targets relevant for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd conference on Plasma Physics (EPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal plasma jets and plasma jet electric fields for biomedical and agricultural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Bioelctrics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméabilisation de la membrane plasmique par un jet de plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des écoulements de gaz rares dans les jets de plasma atmosphérique (Plasma Gun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field characterization of plasma gun and multi-jet plasma arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.1265 - 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio environmental applications of plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plasma Science 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of ultra-fast electric field in an atmospheric pressure discharge in a pin to plate geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS 43rd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field and discharge properties of single and multiple arrangement of Pulsed Atmospheric Plasma Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Summer School and International Symposium on Physics of Ionized Gases (SPIG28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of filamentary plasma jets used in plasma medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu - Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of pasma jets with liquids for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Central European Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bressanone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Aspects of Filamentary Jet Discharges Interacting with Biologically Relevant Liquids and with Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bösel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Plasmas and Ionized Gases (ICPIG 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the physics and applications of Plasma Gun based plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Plasma Biosciences ISPB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and electric field characterization in plasma jets for biomedical applications: from single jet to multi jet arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge of Plasma Science towards Future Medicine Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Oct 2015, Honolulu, United States. http://meetings.aps.org/link/BAPS.2015.GEC.BM1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Atmospheric and Liquid Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Heyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIF spectroscopy on cold Plasma Jets for Plasma Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Laser-Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and biomedical applications of plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd RAPID Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Diagnostic Using Vectorial Electrooptic Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Plasma Medicine (ICPM-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide absolute density distribution of an Ar APPJ: effect of gas flow and substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Van Gessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Van Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MP1101 European COST Action - Bioplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Diagnostic Using a Vectorial Electrooptic Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser based spectroscopy, PLIF - Atm. Pres. Plasma jets: turbulent vs laminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 4: Major challenges in the diagnostics of non thermal plasma sources relevant for biomedical applications. 20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar versus turbulent flow of an argon RF APPJ investigated by OH PLIF and its influence on the discharge propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and discharge propagation interaction of a non-thermal atmospheric pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Application of Atmospheric Pressure Plasma Jets interacting with Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC 19th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Plasma Jets interacting with Liquids for Life Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Plasmas and Ionized Gases (ICPIG 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity: small concentrations – large effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry (ISPC 21st)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cairns, Australia. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Studies on Nitrogen Species in two Plasma Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd YP Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP, Sep 2013, Kölpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Species Processes in Plasma-, Gas-, and Liquid- Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Princeton, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Reactive Oxygen and Nitrogen Species in Micro Plasma Jets Interacting with Biological Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute reactive molecule densities from an argon RF atmospheric pressure plasma jet measured by quantum cascade laser absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Plasma Science (ICOPS 40th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2013.6635049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diagnostics for atmospheric pressure plasma jets investigation from UV to mid-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Koelpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From low to atmospheric pressure plasma diagnostics based on quantum cascade laser absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC 19th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity versus ambient humidity - What matters more in plasma medicine and what makes cells care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Plasma Science (ICOPS 40th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-generated reactive oxygen species for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine (ICPM-4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mid-infrared eye to look into reactive species from plasma jets: let's focus on ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Boltenhagen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Ozone in an Atmospheric Pressure Plasma Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Plasma Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different cold atmospheric pressure plasma jets for biomedical applications: gas temperatures, morphology, power dissipation and biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE International Conference on Plasma Science (ICOPS 39th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical diagnostics of an RF and a nanosecond pulsed DC cold atmospheric pressure plasma jet for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th NNV-symposium on Plasma Physics and Radiation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lunteren, the, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Ozone in Atmospheric Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop des AK-ADP 'Plasma im Visier''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detektion von Ozon in einem MHz-Argon-Plasmajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche Fondsgesellschaft (DFG) Fruhjahrstagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless Double-Headed Streamer Discharges from an Isolated Ionization Column in Atmospheric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pulsed Power Plasma Science Conference (PPPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception and Growth of Electrodeless Double-Headed Streamer Discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul (Korea), South Korea. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown elementary mechanisms within controlled nanometer scale electrode gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Manfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three plasma reactors in contact with water: application to micro-pollutant degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of electrodeless double-headed streamers (DHS) at sub-breakdown conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graine de farfanet (sprite): le streamer à deux têtes s’invite au labo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Etienne (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHCD in N2-H2 mixtures: towards a localized plasma nitriding process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the gas breakdown in a controlled nanometer scale electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du claquage de gaz à l’échelle sub-micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Pulsing and instabilities in silicon-based Micro Hollow Cathode Discharge operating in DC excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy evidence of N atom production in surface dielectric barrier micro-discharge reactor dedicated to atmospheric pressure PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabat Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Blondel Ndiffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of argon breakdown in a nanometer scale electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International School on "Low Temperature Plasma Physics: Basics and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orléans (Auditorium du Musée des Beaux Arts), Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de raies en spectroscopie d'émission optique appliqués au diagnostic de micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Gerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2023 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the degradation of pesticides present in water by use of non-thermal plasma (PNT) at atmospheric pressure application to Chlortoluron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition des Journées Jeunes Chercheurs (J2C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of gas flow pattern in a Micro-Hollow Cathode Discharge-based deposition reactor using planar Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Almalik Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of gas flow pattern in a Micro-Hollow Cathode Discharge-based deposition reactor using planar Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Almalik Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of pesticides present in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Burlica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International School on "Low Temperature Plasma Physics: Basics and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bad Honnef, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fabricated silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteurs microplasmas intégrés sur dispositifs en silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès division Plasmas de la Société Française de Physique (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Marseilles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication process and first characterization of novel silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Laboratoire Nanotechnoligies et Nanosystèmes (LN2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Annecy, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption spectroscopy of ozone produced by an atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmamedizin AK-ADP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Erfurt, Germany. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant dissipated power monitoring process of a RF atmospheric pressure micro-plasma jet device : application to biological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lüttjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas produits par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de diffusion dans les plasmas thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrons: probing their properties and collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et Techniques de Diagnostic appliquées aux micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études spectroscopiques aux petites échelles de décharges à haute pression : intérêt des transitions résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EASII-jet : ondes d'ionisations secondaires induites par jet de plasma à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of the neutral gas temperature of silicon based DC MHCD in various gases close to atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran B Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baf Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust atmospheric pressure plasma source fabricated by microfabrication techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral gas temperature in silicon based DC MHCD operated in various gases near atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas - IWM 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Temperature Field in a Plasma Micro-discharge inside a Silicon Micro-hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and fluorescence spectroscopy of a nanodusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaïna Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. , pp.93, 2018, Book of Abstracts, 16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and packaging of microdischarges on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Laboratoire Nanotechnoligies et Nanosystèmes (LN2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Escandille, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two electric field measurement methods for a kHz microsecond atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG XXXIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ électrique et onde d'ionisation dans un jet plasma atmosphérique pulsé : comparaison de diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field and ionization waves in Pulsed Atmospheric Plasma Streams (PAPS): complementary in situ diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study on the dynamics of a $\mu$s helium plasma gun with various amounts of O$_2$ or N$_2$ admixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Response to He, He-O2 Plasma and Plasma Electric Field Alone Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dezest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare gas flow channeling in kHz plasma jet operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single to multi-jet arrays of Pulsed Atmospheric Plasma Streams: electric field and fundamental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint COST Action Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and discharge propagation interaction of a non-thermal, non-equilibrium RF argon atmospheric pressure plasma jet investigated by planar laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Shieling Gas Composition on the Dynamics, Temperature and Reactive Species Generated by a Cold Atmospheric Pressure Plasma Jet with Gas Shielding Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of NOx production in an RF KINPen and a µs driven Plasma Gun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Franciso, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption Spectroscopy on Plasma Jets Interacting with Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kerkrade, the, Netherlands. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of plasma jet by mid-IR absorption spectroscopy with quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space resolved ozone detection in the effluent of a cold atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Viana de Castelo, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone detection and production rate measurement by Mid-Infrared absorption spectroscopy in a plasma jet operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone detection and production rate measurement by Mid-Infrared absorption spectroscopy in a plasma jet operating at atmospheric pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field vector mapping of guided ionization waves at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diagnostics of an Ar atmospheric pressure plasma jet for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reactive fluid environment. Ernst-Moritz-Arndt-Universität Greifswald, Germany, 2015. English. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01241659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale de la physique des micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université Orléans, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04595575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93D89EC6"/>
+    <w:nsid w:val="8DD75928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iseni-sylvain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4923-1657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258541172" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/iseni_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-2684-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Disson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qqsd-kgb3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz&#8208;rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna V. Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L023202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elane Kouadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad8a87" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita M C Nishime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gerling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dzikowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steuer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#246;ke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7820" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pattyn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhuwanthi Buddhadasa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vervloessem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC01013E" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ac61c2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Bekeschus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luettjohann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Weltmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2021.3087199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984690v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Remy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nepal Chandra Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03858J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab9b69" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110714" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1dfb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Viegas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/3/035002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Bruggeman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948535" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#252;nnbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Becker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bansemer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffhagen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/065018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Masur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieter Weltmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2393379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisnyak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Pipa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorchakov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Franke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931766" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Winter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Is&#233;ni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario D&#252;nnbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2361921" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Van Gaens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/3/033003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Winter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tresp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M U Hammer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kupsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/28/285401" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/15/152001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reuter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weltmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321226" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a F H Van Gessel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hofmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T J Van Ham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/12/123011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hofmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Van Gils" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Der Linden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bruggeman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40430-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Weltmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/14/145201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075203" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2332539" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Wende" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295401" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peters" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/3/034015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A14F062B7BA9D0A4BFE245A3035A5CA6E4E911B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Othmen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126917v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606146v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607594v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606149v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134220v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139209v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Nishime" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bansemer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Woedtke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698348v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huggo Lagarrigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pichard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Hammer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Hasse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374271v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Tresp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;ke Marc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L&#252;ttjohann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049313v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520112v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139431v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189137v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reuter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dogariu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189144v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286105v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leimkuehler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286104v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831305v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131687v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lazzaroni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832101v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Nebbat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974867v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385203v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340280v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340223v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini Vijayarangan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941119v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945754v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945738v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288847v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286118v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671325v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Damany" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krsti&#263;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286120v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Jablonowski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#246;sel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286119v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288843v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257985v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288842v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288848v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286121v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286103v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288849v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqian Zhang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Van Gessel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Van Ham" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018167v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286110v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149244v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riberi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286122v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286111v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286125v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2013.6635049" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286123v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288845v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286124v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286107v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286113v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286114v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286117v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Linden" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286127v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126957v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325689v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Manf&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170665v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170648v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325802v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607593v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728008v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606154v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabat Herv&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Blondel Ndiffo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728032v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028910v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134190v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remigy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Menacer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Almalik Halfaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225765v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlica" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745137v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389166v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374278v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445193v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389178v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382109v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270122v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374026v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374029v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189151v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291720v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270125v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131666v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B Sretenovic" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978230v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita&#239;na Gibert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dina Tsikata" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056854v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Krsti&#263;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948543v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948526v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270114v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670327v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258464v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270117v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270116v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151558v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270121v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270120v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270119v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671251v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241659v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595575v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iseni-sylvain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4923-1657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258541172" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/iseni_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-2684-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Disson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qqsd-kgb3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz&#8208;rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna V. Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L023202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elane Kouadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad8a87" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita M C Nishime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gerling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ac61c2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pattyn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhuwanthi Buddhadasa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vervloessem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC01013E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dzikowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steuer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#246;ke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Bekeschus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luettjohann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Weltmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2021.3087199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984690v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Remy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nepal Chandra Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03858J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab9b69" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110714" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1dfb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Viegas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/3/035002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Bruggeman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948535" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#252;nnbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Becker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bansemer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffhagen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/065018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisnyak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Pipa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorchakov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Franke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931766" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Masur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieter Weltmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2393379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Winter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Is&#233;ni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario D&#252;nnbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2361921" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Van Gaens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/3/033003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Winter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tresp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M U Hammer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kupsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/28/285401" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/15/152001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reuter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weltmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321226" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a F H Van Gessel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hofmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T J Van Ham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/12/123011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hofmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Van Gils" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Der Linden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bruggeman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40430-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Weltmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/14/145201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075203" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2332539" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Wende" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295401" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peters" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/3/034015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A14F062B7BA9D0A4BFE245A3035A5CA6E4E911B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325680v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Othmen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607594v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Nishime" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bansemer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Woedtke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134220v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698348v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huggo Lagarrigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L&#252;ttjohann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;ke Marc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288844v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Hammer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Hasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374271v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205106v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Tresp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049313v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139431v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189137v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reuter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dogariu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286106v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286104v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286105v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leimkuehler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831305v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131687v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lazzaroni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832101v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Nebbat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941099v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340223v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini Vijayarangan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340280v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941119v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944556v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288847v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Damany" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krsti&#263;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286119v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Jablonowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288843v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286120v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#246;sel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253185v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257985v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288842v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286103v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqian Zhang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Van Gessel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Van Ham" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018167v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286121v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286109v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286124v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286108v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286107v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149244v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riberi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286111v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286125v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2013.6635049" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286110v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288845v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286127v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286113v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Linden" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286117v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126957v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325689v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Manf&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170665v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170648v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325802v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728008v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607593v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabat Herv&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Blondel Ndiffo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728032v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028910v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134190v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remigy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Menacer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Almalik Halfaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225765v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlica" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745137v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270122v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374278v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389166v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445193v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389178v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382109v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374029v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374026v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131666v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B Sretenovic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291720v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189151v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270125v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978230v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita&#239;na Gibert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dina Tsikata" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056854v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Krsti&#263;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670327v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670162v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948543v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948526v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270114v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258464v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270116v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151558v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270119v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270121v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270120v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671251v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241659v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595575v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>