--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Iséni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. rer. nat. HDRChargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iseni-sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4923-1657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">258541172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iseni_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/W-2684-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of dc breakdown in a nanometer electrode gap and evidence of elementary mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.015202. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qqsd-kgb3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Nitrogen Atom Production in Surface Dielectric Barrier Discharge to Support Thin Film Deposition at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muñoz‐rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (12), pp.70088. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.70088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic cyclical etching of Si using CF$_4$ plasma passivation steps: The role of CF radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Featured Collection, 126 (3), pp.031602. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception and growth of an electrodeless atmospheric double-headed streamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran B. Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.L023202. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L023202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge characteristics of silicon-based DC Helium microplasmas: comparison between Through Silicon Via and closed cavity type micro-reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (11), pp.115002. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad8a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from afterglow to streamer discharge in an atmospheric capacitively coupled micro-plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita M C Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Gerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (20), pp.203502. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0232114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities and limitations of an electro-optic probe for electric field diagnostics of cold atmospheric pressure plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Low Temperature Plasmas: Processes and Diagnostics for Future Applications, 77 (11), pp.199. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00781-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Commentary on &amp;quot;Mapping the electric field vector of guided ionization waves at atmospheric pressure&amp;quot;, Plasma Research Express, 2 (2020) 025014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.018001. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ac61c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disproportionation of nitrogen induced by DC plasma-driven electrolysis in a nitrogen atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhuwanthi Buddhadasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vervloessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (18), pp.7100-7112. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2GC01013E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field strengths within a micro cavity plasma array measured by Stark shift and splitting of a helium line pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Steuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6), pp.065014. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac7820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigtailed Electro-Optic Sensor for Time and Space Resolved Dielectric Barrier Discharges Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3107037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Power of an RF Plasma Jet with Admixture of Nitrogen or Oxygen and Its Effects on Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luettjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (11), pp.3336. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2021.3087199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless atmospheric secondary induced ionization jet (EASII-jet): Dynamics and properties of a transferred helium plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (12), pp.123504. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0027640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of N2 /O2 Atmospheric Pressure Needle-Water DC Microplasmas for nitrogen fixation: nitrite-free synthesis of nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nepal Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (42), pp.24801-24812. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP03858J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984690v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the electric field vector of guided ionization waves at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.025014. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab9b69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrodynamic effects in helium atmospheric pressure plasma jet by resonance broadening emission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (3), pp.034102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5110714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of neutral gas temperature by emission spectroscopy in micro-discharges close to atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab1dfb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of the dynamics of a $\mu$s helium plasma gun discharge with various amounts of N$_2$ admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/3/035002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen metastable (N2(A3 Σu+)) in a cold argon atmospheric pressure plasma jet: Shielding and gas composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (18), pp.184101-184101. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4948535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and excitation dynamics of an argon micro-scaled atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bansemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/065018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview spectra and axial distribution of spectral line intensities in a high-current vacuum arc with CuCr electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lisnyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Pipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gorchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (12), pp.123304--123304. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the propagation of Pulsed Atmospheric Plasma Streams: from single jet to multi jet arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.122007 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Shielding of an Argon Plasma Jet and Its Effects on Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Masur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (3), pp.776-781. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2015.2393379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Feed Gas Humidity Versus Ambient Humidity on Atmospheric Pressure Plasma Jet-Effluent Chemistry and Skin Cell Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.3185-3192. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2361921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the effect of nitrogen and oxygen admixtures on the chemistry of an argon plasma jet operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Van Van Gaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.033003. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/3/033003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking plasma generated H2O2 from gas into liquid phase and revealing its dominant impact on human skin cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M U Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kupsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (28), pp.285401--285401. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/28/285401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure streamer follows the turbulent argon air boundary in a MHz argon plasma jet investigated by OH-tracer PLIF spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (15), pp.152001--152001. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/15/152001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and Discharge Development in an Argon Atmospheric Pressure Plasma Jet Observed by ICCD and PLIF Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2458--2459. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2321226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide density distributions in the effluent of an RF argon APPJ: effect of gas flow rate and substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a F H Van Gessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B T J Van Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (12), pp.123011--123011. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/12/123011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and spatial resolved optical and electrical characteristics of continuous and time modulated RF plasmas in contact with conductive and dielectric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.56--56. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-40430-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive species output of a plasma jet with a shielding gas device - combination of FTIR absorption spectroscopy and gas phase modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-D. Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/14/145201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO2 dynamics of an Ar/Air plasma jet investigated byin situquantum cascade laser spectroscopy at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (7), pp.075203. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Bullet-Streamer Dualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2428--2429. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2332539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity: a vital parameter affecting a cold atmospheric-pressure plasma jet and plasma-treated human skin cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Masur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (29), pp.295401-295401. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of ozone in a MHz argon plasma bullet jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/3/034015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of Argon breakdown in a controlled nanometer electrode gap, and the evidence of field emission effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Etching of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition mode at cryogenic temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjib Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV absorption spectroscopy to study the role of CF radicals during cryogenic etching of Si in CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquage aux distances sub-micromètrique : si Paschen avait su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of plasma-liquid interactions for the activation of aqueous solutions by non-thermal plasma: Application to micro-pollutantsremoval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Plasma Physics and Applications (21 CPPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjib Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 25</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Atomic Layer Deposition (ALD 2025) featuring the 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Atomic Layer Etching Workshop (ALE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Jeju Island (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of experimental breakdown within controlled nanometer scale electrode gaps: evidence of elementary mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pulsed Power Plasma Science Conference (PPPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic bosch process using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tillocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Plasma Technology Joint Conference 2025 (IPTJC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Taipei City - Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy analysis of Hydrogen Hβ spectral line in confined plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of herbicides in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of herbicides in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Danube Delta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Dry Process (DPS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of a Helium and Neon Micro Plasma Jet for Endoscopic Applications: Plasma Parameters and Effects of Free Mode vs Conductive Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bansemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas von Woedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of COST Action PlasTHER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study at the nanometer scale of the gas breakdown in a controlled electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy spatial characterization of a silicon based Micro Hollow Cathode Discharge operating in Helium in DC regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in optical diagnostics of Microplasmas: imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décharge micro-Gap: quelles pistes pour un claquage sans avalanche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huggo Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR d’Énergie Électrique dans leurs dimensions sociétales “Décharges électriques et matériaux isolants: Phénomènes et Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication process and first charactesisation of novel silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical mechanisms involved in silicon based plasma microreactors operating in DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Asia Pacific Conference on Plasma Physics (AAPPS-DPP2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Asia-Pacific Physical Societies and Division of Plasma Physics, Sep 2021, online - Kyushu University, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et asservissement in-situ de la puissance d’un jet micro-plasma RF à pression atmosphérique – paramètre clé pour les applications biologiques et la réponse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lüttjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conjoint GdR Applications de Procédés PHYsiques à la BIOlogie (Happybio), Société Française de Photobiologie et Société Francophone de Photonique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field strengths within a micro cavity plasma array measured by Stark shift and splitting of helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Böke Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EASII‑jet – non‑equilibrium electrodeless atmospheric secondary induced ionization plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE International Conference on Plasma Science (ICOPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stateline, Lake Tahoe, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Species in Plasma Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22nd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in micro-discharges ‒ sources and diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGK Colloquium - Transient Atmospheric Plasmas: from plasmas to liquids to solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical breakdown in gases with electrode gap at the nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huggo Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless Atmospheric Secondary Induced Ionization plasma jet – EASII‑jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field behavior of a modular-constructed micro cavity plasma array (MCPA) by using Stark shift and splitting of the 492nm helium line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGK Colloquium - Transient Atmospheric Plasmas: from plasmas to liquids to solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time and polarimetric analysis of intense electric field using electro-optic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEGAGAUSS 2020 - Europe-Asia Pulse EnergyConference (EAPPC) International Conference on High Power Particle Beams (BEAMS) InternationalConference on Megagauss Magnetic Field Generation and Related Topics (MG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Reactive Oxygen and Nitrogen Species in Micro Plasma Jets Interacting with Biological Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Plasmamedizin AK-ADP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Broadening as a Valuable Diagnostic to Study Atmospheric Pressure Plasma \textendash ~Application to Micro-Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études Spectroscopiques Aux Petites Échelles de Décharges à Haute Pression~: Intérêt Des Transitions Résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique Du Reseau Des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Plasma DC Source in the Micro Scale Elaborated by Micro-Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance broadening as a valuable diagnostic to study atmospheric pressure plasma – application to micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Guided Ionization Waves Action on the Hydrodynamics of APPJ Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Non-Thermal/Thermal Plasma for Pollution Control and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sapporo, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse polarimétrique de plasmas à l'aide d'une sonde électro-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation vectorielle de champ électrique à l’aide d’une sonde électro-optique dédiée aux diagnostiques de plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro cavity plasma array devices: From first ignition to continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Böke Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Microplasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Probe for the Real Time and Vectorial Analysis of the Electric Field Induced by Ionized Gazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate micro-plasmas for environmental purposes sources, properties, diagnostics & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Plasma Seminar (IOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in the void region of a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Diagnostics in Non-thermal Atmospheric Pressure Plasma Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dogariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des transitions résonnantes en spectroscopie pour les plasmas froids atmosphériques: diagnostic des ondes d’ionisations et de micro-cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des transitions résonnantes en spectroscopie pour les plasmas froids à haute pression: diagnostic des ondes d’ionisations et de micro-cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-based Micro Hollow Cathode Discharges: from Fabrication to Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par spectroscopie d'émission de la température du gaz à l'intérieur et au voisinage d'une micro-cavité plasma (MHCD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC microplasma arrays on silicon wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pragu, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasma interaction with catalytic surfaces within micro cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leimkuehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPAN-RUB Workshop on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of long lifetime DC microdischarges on silicon elaborated by MEMS fabrication techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Electric Field Characterization Of Plasmas Using An Optical Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optical probe for dielectric barrier discharge analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics (EPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of DC silicon based micro hollow cavity discharge (MHCD) operating in various gases - a spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and temporally resolved absorption spectroscopy in a nanoparticle forming rf-plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Nebbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL STUDY OF AN ULTRA-FAST ATMOSPHERIC PRESSURE AIR DISCHARGE IN A PIN-TO-PLATE GEOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2017, Atlantic City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights into the impact of cold atmospheric pressure plasma on human epithelial cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPCT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study on the dynamics of a µs helium plasma gun with various amounts of O$_2$ admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electric field from a plasma jet on biological targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the transition from in vitro to in vivo experiments: source effects and biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPCT3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets de plasmas atmosphériques pour des applications thérapeutiques de la décharge aux traitements: études, problèmes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP PLASMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP PLasma, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets plasma en interaction avec une cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Plasmas Froids, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by complementary diagnostics of plasma jets in interaction with targets relevant for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd conference on Plasma Physics (EPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal plasma jets and plasma jet electric fields for biomedical and agricultural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Bioelctrics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméabilisation de la membrane plasmique par un jet de plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des écoulements de gaz rares dans les jets de plasma atmosphérique (Plasma Gun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field characterization of plasma gun and multi-jet plasma arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.1265 - 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio environmental applications of plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plasma Science 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of ultra-fast electric field in an atmospheric pressure discharge in a pin to plate geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS 43rd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field and discharge properties of single and multiple arrangement of Pulsed Atmospheric Plasma Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Summer School and International Symposium on Physics of Ionized Gases (SPIG28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of filamentary plasma jets used in plasma medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu - Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of pasma jets with liquids for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Central European Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bressanone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Aspects of Filamentary Jet Discharges Interacting with Biologically Relevant Liquids and with Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bösel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Plasmas and Ionized Gases (ICPIG 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the physics and applications of Plasma Gun based plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Plasma Biosciences ISPB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and electric field characterization in plasma jets for biomedical applications: from single jet to multi jet arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge of Plasma Science towards Future Medicine Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Oct 2015, Honolulu, United States. http://meetings.aps.org/link/BAPS.2015.GEC.BM1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Atmospheric and Liquid Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Heyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIF spectroscopy on cold Plasma Jets for Plasma Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Laser-Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and biomedical applications of plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd RAPID Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Diagnostic Using Vectorial Electrooptic Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Plasma Medicine (ICPM-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide absolute density distribution of an Ar APPJ: effect of gas flow and substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Van Gessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Van Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MP1101 European COST Action - Bioplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Diagnostic Using a Vectorial Electrooptic Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser based spectroscopy, PLIF - Atm. Pres. Plasma jets: turbulent vs laminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 4: Major challenges in the diagnostics of non thermal plasma sources relevant for biomedical applications. 20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar versus turbulent flow of an argon RF APPJ investigated by OH PLIF and its influence on the discharge propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and discharge propagation interaction of a non-thermal atmospheric pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Application of Atmospheric Pressure Plasma Jets interacting with Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC 19th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Plasma Jets interacting with Liquids for Life Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Plasmas and Ionized Gases (ICPIG 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity: small concentrations – large effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry (ISPC 21st)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cairns, Australia. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Studies on Nitrogen Species in two Plasma Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd YP Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP, Sep 2013, Kölpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Species Processes in Plasma-, Gas-, and Liquid- Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Princeton, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Reactive Oxygen and Nitrogen Species in Micro Plasma Jets Interacting with Biological Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute reactive molecule densities from an argon RF atmospheric pressure plasma jet measured by quantum cascade laser absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Plasma Science (ICOPS 40th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2013.6635049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diagnostics for atmospheric pressure plasma jets investigation from UV to mid-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Koelpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From low to atmospheric pressure plasma diagnostics based on quantum cascade laser absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC 19th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity versus ambient humidity - What matters more in plasma medicine and what makes cells care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Plasma Science (ICOPS 40th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-generated reactive oxygen species for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine (ICPM-4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mid-infrared eye to look into reactive species from plasma jets: let's focus on ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Boltenhagen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Ozone in an Atmospheric Pressure Plasma Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Plasma Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different cold atmospheric pressure plasma jets for biomedical applications: gas temperatures, morphology, power dissipation and biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE International Conference on Plasma Science (ICOPS 39th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical diagnostics of an RF and a nanosecond pulsed DC cold atmospheric pressure plasma jet for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th NNV-symposium on Plasma Physics and Radiation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lunteren, the, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Ozone in Atmospheric Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop des AK-ADP 'Plasma im Visier''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detektion von Ozon in einem MHz-Argon-Plasmajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche Fondsgesellschaft (DFG) Fruhjahrstagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless Double-Headed Streamer Discharges from an Isolated Ionization Column in Atmospheric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pulsed Power Plasma Science Conference (PPPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception and Growth of Electrodeless Double-Headed Streamer Discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul (Korea), South Korea. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown elementary mechanisms within controlled nanometer scale electrode gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Manfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three plasma reactors in contact with water: application to micro-pollutant degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of electrodeless double-headed streamers (DHS) at sub-breakdown conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graine de farfanet (sprite): le streamer à deux têtes s’invite au labo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Etienne (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHCD in N2-H2 mixtures: towards a localized plasma nitriding process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the gas breakdown in a controlled nanometer scale electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du claquage de gaz à l’échelle sub-micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Pulsing and instabilities in silicon-based Micro Hollow Cathode Discharge operating in DC excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy evidence of N atom production in surface dielectric barrier micro-discharge reactor dedicated to atmospheric pressure PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabat Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Blondel Ndiffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of argon breakdown in a nanometer scale electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International School on "Low Temperature Plasma Physics: Basics and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orléans (Auditorium du Musée des Beaux Arts), Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de raies en spectroscopie d'émission optique appliqués au diagnostic de micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Gerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2023 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the degradation of pesticides present in water by use of non-thermal plasma (PNT) at atmospheric pressure application to Chlortoluron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition des Journées Jeunes Chercheurs (J2C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of gas flow pattern in a Micro-Hollow Cathode Discharge-based deposition reactor using planar Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Almalik Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of gas flow pattern in a Micro-Hollow Cathode Discharge-based deposition reactor using planar Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Almalik Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of pesticides present in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Burlica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International School on "Low Temperature Plasma Physics: Basics and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bad Honnef, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fabricated silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteurs microplasmas intégrés sur dispositifs en silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès division Plasmas de la Société Française de Physique (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Marseilles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication process and first characterization of novel silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Laboratoire Nanotechnoligies et Nanosystèmes (LN2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Annecy, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption spectroscopy of ozone produced by an atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmamedizin AK-ADP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Erfurt, Germany. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant dissipated power monitoring process of a RF atmospheric pressure micro-plasma jet device : application to biological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lüttjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas produits par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de diffusion dans les plasmas thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrons: probing their properties and collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et Techniques de Diagnostic appliquées aux micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études spectroscopiques aux petites échelles de décharges à haute pression : intérêt des transitions résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EASII-jet : ondes d'ionisations secondaires induites par jet de plasma à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of the neutral gas temperature of silicon based DC MHCD in various gases close to atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran B Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baf Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust atmospheric pressure plasma source fabricated by microfabrication techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral gas temperature in silicon based DC MHCD operated in various gases near atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas - IWM 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Temperature Field in a Plasma Micro-discharge inside a Silicon Micro-hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and fluorescence spectroscopy of a nanodusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaïna Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. , pp.93, 2018, Book of Abstracts, 16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and packaging of microdischarges on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Laboratoire Nanotechnoligies et Nanosystèmes (LN2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Escandille, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two electric field measurement methods for a kHz microsecond atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG XXXIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ électrique et onde d'ionisation dans un jet plasma atmosphérique pulsé : comparaison de diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field and ionization waves in Pulsed Atmospheric Plasma Streams (PAPS): complementary in situ diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study on the dynamics of a $\mu$s helium plasma gun with various amounts of O$_2$ or N$_2$ admixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Response to He, He-O2 Plasma and Plasma Electric Field Alone Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dezest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare gas flow channeling in kHz plasma jet operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single to multi-jet arrays of Pulsed Atmospheric Plasma Streams: electric field and fundamental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint COST Action Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and discharge propagation interaction of a non-thermal, non-equilibrium RF argon atmospheric pressure plasma jet investigated by planar laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Shieling Gas Composition on the Dynamics, Temperature and Reactive Species Generated by a Cold Atmospheric Pressure Plasma Jet with Gas Shielding Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of NOx production in an RF KINPen and a µs driven Plasma Gun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Franciso, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption Spectroscopy on Plasma Jets Interacting with Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kerkrade, the, Netherlands. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of plasma jet by mid-IR absorption spectroscopy with quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space resolved ozone detection in the effluent of a cold atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Viana de Castelo, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone detection and production rate measurement by Mid-Infrared absorption spectroscopy in a plasma jet operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone detection and production rate measurement by Mid-Infrared absorption spectroscopy in a plasma jet operating at atmospheric pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field vector mapping of guided ionization waves at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diagnostics of an Ar atmospheric pressure plasma jet for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reactive fluid environment. Ernst-Moritz-Arndt-Universität Greifswald, Germany, 2015. English. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01241659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale de la physique des micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université Orléans, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04595575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Iséni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. rer. nat. HDRChargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iseni-sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4923-1657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">258541172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iseni_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/W-2684-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of dc breakdown in a nanometer electrode gap and evidence of elementary mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (1), pp.015202. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/qqsd-kgb3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Nitrogen Atom Production in Surface Dielectric Barrier Discharge to Support Thin Film Deposition at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Muñoz‐rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (12), pp.70088. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.70088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic cyclical etching of Si using CF$_4$ plasma passivation steps: The role of CF radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Featured Collection, 126 (3), pp.031602. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception and growth of an electrodeless atmospheric double-headed streamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran B. Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (2), pp.L023202. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.111.L023202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge characteristics of silicon-based DC Helium microplasmas: comparison between Through Silicon Via and closed cavity type micro-reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (11), pp.115002. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad8a87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from afterglow to streamer discharge in an atmospheric capacitively coupled micro-plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita M C Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Gerling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125 (20), pp.203502. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0232114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities and limitations of an electro-optic probe for electric field diagnostics of cold atmospheric pressure plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevrier-Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Low Temperature Plasmas: Processes and Diagnostics for Future Applications, 77 (11), pp.199. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-023-00781-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Commentary on &amp;quot;Mapping the electric field vector of guided ionization waves at atmospheric pressure&amp;quot;, Plasma Research Express, 2 (2020) 025014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.018001. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ac61c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disproportionation of nitrogen induced by DC plasma-driven electrolysis in a nitrogen atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhuwanthi Buddhadasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vervloessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (18), pp.7100-7112. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2GC01013E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field strengths within a micro cavity plasma array measured by Stark shift and splitting of a helium line pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Steuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6), pp.065014. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac7820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Power of an RF Plasma Jet with Admixture of Nitrogen or Oxygen and Its Effects on Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Luettjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (11), pp.3336. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2021.3087199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigtailed Electro-Optic Sensor for Time and Space Resolved Dielectric Barrier Discharges Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3107037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless atmospheric secondary induced ionization jet (EASII-jet): Dynamics and properties of a transferred helium plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (12), pp.123504. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0027640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of N2 /O2 Atmospheric Pressure Needle-Water DC Microplasmas for nitrogen fixation: nitrite-free synthesis of nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pattyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nepal Chandra Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (42), pp.24801-24812. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP03858J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984690v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the electric field vector of guided ionization waves at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.025014. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab9b69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrodynamic effects in helium atmospheric pressure plasma jet by resonance broadening emission line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (3), pp.034102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5110714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the validity of neutral gas temperature by emission spectroscopy in micro-discharges close to atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab1dfb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of the dynamics of a $\mu$s helium plasma gun discharge with various amounts of N$_2$ admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pechereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.035002. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/3/035002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen metastable (N2(A3 Σu+)) in a cold argon atmospheric pressure plasma jet: Shielding and gas composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (18), pp.184101-184101. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4948535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and excitation dynamics of an argon micro-scaled atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bansemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loffhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/24/6/065018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview spectra and axial distribution of spectral line intensities in a high-current vacuum arc with CuCr electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lisnyak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Pipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gorchakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (12), pp.123304--123304. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on the propagation of Pulsed Atmospheric Plasma Streams: from single jet to multi jet arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.122007 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Shielding of an Argon Plasma Jet and Its Effects on Human Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Masur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (3), pp.776-781. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2015.2393379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Feed Gas Humidity Versus Ambient Humidity on Atmospheric Pressure Plasma Jet-Effluent Chemistry and Skin Cell Viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.3185-3192. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2361921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the effect of nitrogen and oxygen admixtures on the chemistry of an argon plasma jet operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Van Van Gaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.033003. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/17/3/033003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking plasma generated H2O2 from gas into liquid phase and revealing its dominant impact on human skin cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M U Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kupsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (28), pp.285401--285401. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/28/285401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure streamer follows the turbulent argon air boundary in a MHz argon plasma jet investigated by OH-tracer PLIF spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (15), pp.152001--152001. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/15/152001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide density distributions in the effluent of an RF argon APPJ: effect of gas flow rate and substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a F H Van Gessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B T J Van Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (12), pp.123011--123011. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/12/123011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and spatial resolved optical and electrical characteristics of continuous and time modulated RF plasmas in contact with conductive and dielectric substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (3), pp.56--56. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-40430-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and Discharge Development in an Argon Atmospheric Pressure Plasma Jet Observed by ICCD and PLIF Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2458--2459. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2321226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive species output of a plasma jet with a shielding gas device - combination of FTIR absorption spectroscopy and gas phase modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-D. Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/14/145201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO2 dynamics of an Ar/Air plasma jet investigated byin situquantum cascade laser spectroscopy at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (7), pp.075203. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Bullet-Streamer Dualism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2428--2429. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2332539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity: a vital parameter affecting a cold atmospheric-pressure plasma jet and plasma-treated human skin cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Masur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (29), pp.295401-295401. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of ozone in a MHz argon plasma bullet jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/3/034015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical study of Argon breakdown in a controlled nanometer electrode gap, and the evidence of field emission effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Etching of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition mode at cryogenic temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjib Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV absorption spectroscopy to study the role of CF radicals during cryogenic etching of Si in CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ru catalytic nanoparticles onto polyethylene glycol by plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquage aux distances sub-micromètrique : si Paschen avait su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of plasma-liquid interactions for the activation of aqueous solutions by non-thermal plasma: Application to micro-pollutantsremoval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Plasma Physics and Applications (21 CPPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bucharest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjib Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 25</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Atomic Layer Deposition (ALD 2025) featuring the 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Atomic Layer Etching Workshop (ALE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Jeju Island (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of experimental breakdown within controlled nanometer scale electrode gaps: evidence of elementary mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pulsed Power Plasma Science Conference (PPPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic bosch process using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tillocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Plasma Technology Joint Conference 2025 (IPTJC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, New Taipei City - Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy analysis of Hydrogen Hβ spectral line in confined plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of herbicides in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced physisorption of CF radicals on Si surfaces cooled at cryogenic temperature and application to deep etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Nos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kogelschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Dry Process (DPS2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hokkaïdo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of herbicides in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Danube Delta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of a Helium and Neon Micro Plasma Jet for Endoscopic Applications: Plasma Parameters and Effects of Free Mode vs Conductive Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bansemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas von Woedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual Meeting of COST Action PlasTHER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study at the nanometer scale of the gas breakdown in a controlled electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy spatial characterization of a silicon based Micro Hollow Cathode Discharge operating in Helium in DC regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in optical diagnostics of Microplasmas: imaging and spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décharge micro-Gap: quelles pistes pour un claquage sans avalanche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huggo Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR d’Énergie Électrique dans leurs dimensions sociétales “Décharges électriques et matériaux isolants: Phénomènes et Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication process and first charactesisation of novel silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical mechanisms involved in silicon based plasma microreactors operating in DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Asia Pacific Conference on Plasma Physics (AAPPS-DPP2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Asia-Pacific Physical Societies and Division of Plasma Physics, Sep 2021, online - Kyushu University, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et asservissement in-situ de la puissance d’un jet micro-plasma RF à pression atmosphérique – paramètre clé pour les applications biologiques et la réponse cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lüttjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Conjoint GdR Applications de Procédés PHYsiques à la BIOlogie (Happybio), Société Française de Photobiologie et Société Francophone de Photonique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field strengths within a micro cavity plasma array measured by Stark shift and splitting of helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Böke Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EASII‑jet – non‑equilibrium electrodeless atmospheric secondary induced ionization plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE International Conference on Plasma Science (ICOPS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stateline, Lake Tahoe, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical breakdown in gases with electrode gap at the nanometer scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huggo Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless Atmospheric Secondary Induced Ionization plasma jet – EASII‑jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Alabama, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field behavior of a modular-constructed micro cavity plasma array (MCPA) by using Stark shift and splitting of the 492nm helium line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGK Colloquium - Transient Atmospheric Plasmas: from plasmas to liquids to solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Species in Plasma Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Hasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22nd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in micro-discharges ‒ sources and diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGK Colloquium - Transient Atmospheric Plasmas: from plasmas to liquids to solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time and polarimetric analysis of intense electric field using electro-optic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEGAGAUSS 2020 - Europe-Asia Pulse EnergyConference (EAPPC) International Conference on High Power Particle Beams (BEAMS) InternationalConference on Megagauss Magnetic Field Generation and Related Topics (MG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Reactive Oxygen and Nitrogen Species in Micro Plasma Jets Interacting with Biological Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Plasmamedizin AK-ADP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Broadening as a Valuable Diagnostic to Study Atmospheric Pressure Plasma \textendash ~Application to Micro-Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études Spectroscopiques Aux Petites Échelles de Décharges à Haute Pression~: Intérêt Des Transitions Résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique Du Reseau Des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Plasma DC Source in the Micro Scale Elaborated by Micro-Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance broadening as a valuable diagnostic to study atmospheric pressure plasma – application to micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop and Summer School on Plasma Spectroscopy (IPS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Guided Ionization Waves Action on the Hydrodynamics of APPJ Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Non-Thermal/Thermal Plasma for Pollution Control and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sapporo, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse polarimétrique de plasmas à l'aide d'une sonde électro-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation vectorielle de champ électrique à l’aide d’une sonde électro-optique dédiée aux diagnostiques de plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Probe for the Real Time and Vectorial Analysis of the Electric Field Induced by Ionized Gazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate micro-plasmas for environmental purposes sources, properties, diagnostics & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Online Plasma Seminar (IOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro cavity plasma array devices: From first ignition to continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Böke Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Microplasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in the void region of a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Diagnostics in Non-thermal Atmospheric Pressure Plasma Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dogariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des transitions résonnantes en spectroscopie pour les plasmas froids atmosphériques: diagnostic des ondes d’ionisations et de micro-cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des transitions résonnantes en spectroscopie pour les plasmas froids à haute pression: diagnostic des ondes d’ionisations et de micro-cavités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-based Micro Hollow Cathode Discharges: from Fabrication to Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par spectroscopie d'émission de la température du gaz à l'intérieur et au voisinage d'une micro-cavité plasma (MHCD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed plasma interaction with catalytic surfaces within micro cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leimkuehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPAN-RUB Workshop on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of long lifetime DC microdischarges on silicon elaborated by MEMS fabrication techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC microplasma arrays on silicon wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pragu, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorial Electric Field Characterization Of Plasmas Using An Optical Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optical probe for dielectric barrier discharge analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Aljammal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Revillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser induced fluorescence spectroscopy in a nanoparticle forming plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Physical Society Conference on Plasma Physics (EPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of DC silicon based micro hollow cavity discharge (MHCD) operating in various gases - a spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and temporally resolved absorption spectroscopy in a nanoparticle forming rf-plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Amine Nebbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL STUDY OF AN ULTRA-FAST ATMOSPHERIC PRESSURE AIR DISCHARGE IN A PIN-TO-PLATE GEOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2017, Atlantic City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights into the impact of cold atmospheric pressure plasma on human epithelial cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPCT4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study on the dynamics of a µs helium plasma gun with various amounts of O$_2$ admixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electric field from a plasma jet on biological targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Gaseous Electronic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets de plasmas atmosphériques pour des applications thérapeutiques de la décharge aux traitements: études, problèmes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP PLASMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP PLasma, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the transition from in vitro to in vivo experiments: source effects and biological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPCT3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets plasma en interaction avec une cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Plasmas Froids, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by complementary diagnostics of plasma jets in interaction with targets relevant for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd conference on Plasma Physics (EPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal plasma jets and plasma jet electric fields for biomedical and agricultural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Bioelctrics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rostock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perméabilisation de la membrane plasmique par un jet de plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des écoulements de gaz rares dans les jets de plasma atmosphérique (Plasma Gun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ABioPlas, Nov 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field characterization of plasma gun and multi-jet plasma arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia. pp.1265 - 73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio environmental applications of plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plasma Science 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of plasma jets in interaction with targets relevant for biomedical applications by complementary diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of ultra-fast electric field in an atmospheric pressure discharge in a pin to plate geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS 43rd)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field and discharge properties of single and multiple arrangement of Pulsed Atmospheric Plasma Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Summer School and International Symposium on Physics of Ionized Gases (SPIG28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of pasma jets with liquids for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Central European Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bressanone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental Aspects of Filamentary Jet Discharges Interacting with Biologically Relevant Liquids and with Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bösel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Plasmas and Ionized Gases (ICPIG 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the physics and applications of Plasma Gun based plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Plasma Biosciences ISPB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of filamentary plasma jets used in plasma medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Honolulu - Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and electric field characterization in plasma jets for biomedical applications: from single jet to multi jet arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge of Plasma Science towards Future Medicine Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Oct 2015, Honolulu, United States. http://meetings.aps.org/link/BAPS.2015.GEC.BM1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Atmospheric and Liquid Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Heyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIF spectroscopy on cold Plasma Jets for Plasma Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Jablonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Laser-Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and biomedical applications of plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd RAPID Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Diagnostic Using Vectorial Electrooptic Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Plasma Medicine (ICPM-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Oxide absolute density distribution of an Ar APPJ: effect of gas flow and substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Van Gessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Van Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MP1101 European COST Action - Bioplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Plasma Diagnostic Using a Vectorial Electrooptic Probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Duvillaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar versus turbulent flow of an argon RF APPJ investigated by OH PLIF and its influence on the discharge propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and discharge propagation interaction of a non-thermal atmospheric pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser based spectroscopy, PLIF - Atm. Pres. Plasma jets: turbulent vs laminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 4: Major challenges in the diagnostics of non thermal plasma sources relevant for biomedical applications. 20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Application of Atmospheric Pressure Plasma Jets interacting with Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC 19th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Plasma Jets interacting with Liquids for Life Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Plasmas and Ionized Gases (ICPIG 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity: small concentrations – large effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Plasma Chemistry (ISPC 21st)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cairns, Australia. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute reactive molecule densities from an argon RF atmospheric pressure plasma jet measured by quantum cascade laser absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Plasma Science (ICOPS 40th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2013.6635049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diagnostics for atmospheric pressure plasma jets investigation from UV to mid-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Koelpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Studies on Nitrogen Species in two Plasma Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Riberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd YP Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INP, Sep 2013, Kölpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Species Processes in Plasma-, Gas-, and Liquid- Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Princeton, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Reactive Oxygen and Nitrogen Species in Micro Plasma Jets Interacting with Biological Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From low to atmospheric pressure plasma diagnostics based on quantum cascade laser absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC 19th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed gas humidity versus ambient humidity - What matters more in plasma medicine and what makes cells care?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Wende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE International Conference on Plasma Science (ICOPS 40th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-generated reactive oxygen species for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine (ICPM-4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mid-infrared eye to look into reactive species from plasma jets: let's focus on ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Young Professionals Workshop on Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Boltenhagen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different cold atmospheric pressure plasma jets for biomedical applications: gas temperatures, morphology, power dissipation and biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE International Conference on Plasma Science (ICOPS 39th)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical diagnostics of an RF and a nanosecond pulsed DC cold atmospheric pressure plasma jet for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Gils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Bruggeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th NNV-symposium on Plasma Physics and Radiation Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lunteren, the, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Ozone in Atmospheric Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop des AK-ADP 'Plasma im Visier''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Ozone in an Atmospheric Pressure Plasma Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Plasma Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detektion von Ozon in einem MHz-Argon-Plasmajet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche Fondsgesellschaft (DFG) Fruhjahrstagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeless Double-Headed Streamer Discharges from an Isolated Ionization Column in Atmospheric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Pulsed Power Plasma Science Conference (PPPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inception and Growth of Electrodeless Double-Headed Streamer Discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Seoul (Korea), South Korea. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of electrodeless double-headed streamers (DHS) at sub-breakdown conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown elementary mechanisms within controlled nanometer scale electrode gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Manfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three plasma reactors in contact with water: application to micro-pollutant degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graine de farfanet (sprite): le streamer à deux têtes s’invite au labo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna V. Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Etienne (FR), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHCD in N2-H2 mixtures: towards a localized plasma nitriding process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Czerwiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the gas breakdown in a controlled nanometer scale electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du claquage de gaz à l’échelle sub-micrométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Pulsing and instabilities in silicon-based Micro Hollow Cathode Discharge operating in DC excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy evidence of N atom production in surface dielectric barrier micro-discharge reactor dedicated to atmospheric pressure PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabat Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Blondel Ndiffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of argon breakdown in a nanometer scale electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International School on "Low Temperature Plasma Physics: Basics and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orléans (Auditorium du Musée des Beaux Arts), Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de raies en spectroscopie d'émission optique appliqués au diagnostic de micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thalita Nishime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Gerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2023 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the degradation of pesticides present in water by use of non-thermal plasma (PNT) at atmospheric pressure application to Chlortoluron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition des Journées Jeunes Chercheurs (J2C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of gas flow pattern in a Micro-Hollow Cathode Discharge-based deposition reactor using planar Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Almalik Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of gas flow pattern in a Micro-Hollow Cathode Discharge-based deposition reactor using planar Laser Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Remigy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Menacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Almalik Halfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Invernizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases (ICPIG 35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of pesticides present in water using non-thermal plasmas (NTP) at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Burlica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International School on "Low Temperature Plasma Physics: Basics and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bad Honnef, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fabricated silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réacteurs microplasmas intégrés sur dispositifs en silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Congrès division Plasmas de la Société Française de Physique (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Marseilles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication process and first characterization of novel silicon-based microplasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elane Kouadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Laboratoire Nanotechnoligies et Nanosystèmes (LN2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Annecy, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption spectroscopy of ozone produced by an atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmamedizin AK-ADP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Erfurt, Germany. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant dissipated power monitoring process of a RF atmospheric pressure micro-plasma jet device : application to biological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Bekeschus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lüttjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas produits par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de diffusion dans les plasmas thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrons: probing their properties and collective dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et Techniques de Diagnostic appliquées aux micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedina Tsikata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études spectroscopiques aux petites échelles de décharges à haute pression : intérêt des transitions résonantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EASII-jet : ondes d'ionisations secondaires induites par jet de plasma à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibi Baitukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bonifaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khacef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Technologique du Reseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Dié-des-Voges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of the neutral gas temperature of silicon based DC MHCD in various gases close to atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran B Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baf Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral gas temperature in silicon based DC MHCD operated in various gases near atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sretenovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schulz-von Der Gathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microplasmas - IWM 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust atmospheric pressure plasma source fabricated by microfabrication techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Temperature Field in a Plasma Micro-discharge inside a Silicon Micro-hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption and fluorescence spectroscopy of a nanodusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaïna Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédina Tsikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. , pp.93, 2018, Book of Abstracts, 16th International Conference on the Physics of Non-Ideal Plasmas (PNP16)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and packaging of microdischarges on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefaucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Laboratoire Nanotechnoligies et Nanosystèmes (LN2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Escandille, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two electric field measurement methods for a kHz microsecond atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG XXXIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ électrique et onde d'ionisation dans un jet plasma atmosphérique pulsé : comparaison de diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Plasmas Froids du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field and ionization waves in Pulsed Atmospheric Plasma Streams (PAPS): complementary in situ diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sretenović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Krstić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study on the dynamics of a $\mu$s helium plasma gun with various amounts of O$_2$ or N$_2$ admixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Viegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Response to He, He-O2 Plasma and Plasma Electric Field Alone Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dezest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare gas flow channeling in kHz plasma jet operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Damany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From single to multi-jet arrays of Pulsed Atmospheric Plasma Streams: electric field and fundamental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint COST Action Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flow and discharge propagation interaction of a non-thermal, non-equilibrium RF argon atmospheric pressure plasma jet investigated by planar laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Shieling Gas Composition on the Dynamics, Temperature and Reactive Species Generated by a Cold Atmospheric Pressure Plasma Jet with Gas Shielding Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of NOx production in an RF KINPen and a µs driven Plasma Gun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Darny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Franciso, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption Spectroscopy on Plasma Jets Interacting with Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Tresp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Frontiers in Low-Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kerkrade, the, Netherlands. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of plasma jet by mid-IR absorption spectroscopy with quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space resolved ozone detection in the effluent of a cold atmospheric pressure plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansgar Schmidt-Bleker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Viana de Castelo, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone detection and production rate measurement by Mid-Infrared absorption spectroscopy in a plasma jet operating at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörn Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Dünnbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Weltmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Reuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ozone detection and production rate measurement by Mid-Infrared absorption spectroscopy in a plasma jet operating at atmospheric pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field vector mapping of guided ionization waves at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diagnostics of an Ar atmospheric pressure plasma jet for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reactive fluid environment. Ernst-Moritz-Arndt-Universität Greifswald, Germany, 2015. English. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01241659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale de la physique des micro-plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Iséni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université Orléans, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04595575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DD75928"/>
+    <w:nsid w:val="B9DA4CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iseni-sylvain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4923-1657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258541172" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/iseni_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-2684-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Disson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qqsd-kgb3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz&#8208;rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna V. Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L023202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elane Kouadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad8a87" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita M C Nishime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gerling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ac61c2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pattyn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhuwanthi Buddhadasa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vervloessem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC01013E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dzikowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steuer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#246;ke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Bekeschus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luettjohann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Weltmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2021.3087199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984690v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Remy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nepal Chandra Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03858J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab9b69" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110714" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1dfb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Viegas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/3/035002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Bruggeman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948535" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#252;nnbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Becker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bansemer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffhagen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/065018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisnyak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Pipa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorchakov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Franke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931766" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Masur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieter Weltmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2393379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Winter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Is&#233;ni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario D&#252;nnbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2361921" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Van Gaens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/3/033003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Winter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tresp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M U Hammer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kupsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/28/285401" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/15/152001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reuter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weltmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321226" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a F H Van Gessel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hofmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T J Van Ham" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/12/123011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hofmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Van Gils" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Der Linden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bruggeman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40430-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Weltmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/14/145201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075203" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2332539" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Wende" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295401" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peters" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/3/034015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A14F062B7BA9D0A4BFE245A3035A5CA6E4E911B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325680v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Othmen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607594v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Nishime" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bansemer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Woedtke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134220v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698348v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huggo Lagarrigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L&#252;ttjohann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;ke Marc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288844v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Hammer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Hasse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374271v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205106v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Tresp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049313v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139431v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189137v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reuter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dogariu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286106v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286104v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286105v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leimkuehler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831305v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131687v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lazzaroni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832101v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Nebbat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941099v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340223v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini Vijayarangan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340280v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941119v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944556v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288847v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Damany" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krsti&#263;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286119v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Jablonowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288843v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286120v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#246;sel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253185v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257985v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288842v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286103v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqian Zhang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Van Gessel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Van Ham" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018167v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286121v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286109v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286124v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286108v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286107v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149244v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riberi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286111v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286125v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2013.6635049" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286110v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288845v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286127v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286113v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286116v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Linden" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286117v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126957v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325689v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Manf&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170665v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170648v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325802v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728008v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607593v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabat Herv&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Blondel Ndiffo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728032v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028910v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134190v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remigy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Menacer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Almalik Halfaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225765v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlica" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745137v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270122v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374278v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389166v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445193v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389178v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382109v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374029v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374026v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131666v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B Sretenovic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291720v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189151v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270125v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978230v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita&#239;na Gibert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dina Tsikata" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056854v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Krsti&#263;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670327v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670162v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948543v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948526v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270114v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258464v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270116v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151558v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270119v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270121v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270120v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671251v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241659v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595575v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/iseni-sylvain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4923-1657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258541172" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/iseni_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-2684-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Disson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Poulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qqsd-kgb3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321964v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz&#8208;rojas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna V. Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.L023202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elane Kouadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad8a87" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita M C Nishime" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gerling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ac61c2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pattyn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhuwanthi Buddhadasa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vervloessem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC01013E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dzikowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steuer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc B&#246;ke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Bekeschus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luettjohann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Weltmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2021.3087199" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibi Baitukha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984690v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Remy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nepal Chandra Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03858J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab9b69" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110714" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Michaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1dfb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Viegas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/3/035002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Bruggeman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948535" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#252;nnbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Becker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iseni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bansemer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffhagen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/6/065018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lisnyak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Pipa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorchakov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St. Franke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931766" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Masur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dieter Weltmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2393379" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Winter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Is&#233;ni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario D&#252;nnbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2361921" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Van Van Gaens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/3/033003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270229v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Winter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tresp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M U Hammer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kupsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/28/285401" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/15/152001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a F H Van Gessel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hofmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T J Van Ham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/12/123011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hofmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Van Gils" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Der Linden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bruggeman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40430-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reuter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Weltmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321226" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Weltmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/14/145201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075203" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2332539" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Wende" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295401" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peters" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/3/034015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A14F062B7BA9D0A4BFE245A3035A5CA6E4E911B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325680v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Othmen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126917v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04805187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kogelschatz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607594v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139209v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalita Nishime" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bansemer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas von Woedtke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134220v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633854v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698348v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huggo Lagarrigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698719v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L&#252;ttjohann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374049v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#246;ke Marc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03301350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374271v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Volker Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Hammer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Hasse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218025v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Tresp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049314v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049313v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189137v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139431v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189160v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reuter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dogariu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmidt-Bleker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286106v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974867v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sretenovic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schulz-von Der Gathen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286105v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leimkuehler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;ke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141706v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286104v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831305v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131687v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lazzaroni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832101v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Amine Nebbat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944585v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941099v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Damany" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dozias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340280v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340223v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini Vijayarangan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941119v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ries" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Damany" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944556v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288847v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandamme" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340290v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286118v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Damany" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Krsti&#263;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288843v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Jablonowski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286120v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#246;sel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253185v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286119v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257985v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288842v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258136v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286103v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqian Zhang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Van Gessel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Van Ham" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018167v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286109v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288848v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286124v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286108v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286107v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286125v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2013.6635049" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286110v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149244v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riberi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286111v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288845v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286127v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286113v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288846v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Linden" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286114v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286116v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126957v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325689v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170648v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170660v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Manf&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170665v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325802v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607581v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Czerwiec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606154v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728008v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607593v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607592v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabat Herv&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Blondel Ndiffo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728032v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194636v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028910v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134190v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Remigy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Menacer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Almalik Halfaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bauville" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225765v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlica" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881662v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745137v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721584v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270122v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374278v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389166v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445193v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389178v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382109v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374029v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374026v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131666v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran B Sretenovic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189151v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291720v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270125v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978230v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita&#239;na Gibert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dina Tsikata" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056854v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sretenovi&#263;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Krsti&#263;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670327v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670162v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948543v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948526v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270114v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258464v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270116v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151558v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270118v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270119v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270121v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270120v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671251v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241659v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595575v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>