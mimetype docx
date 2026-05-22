--- v0 (2026-04-01)
+++ v1 (2026-05-22)
@@ -836,165 +836,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_00691979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Problem of De Se Assertion</w:t>
+                <w:t xml:space="preserve">Domain-Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidora Stojanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erkenntnis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 76 (49-58)</w:t>
+              <w:t xml:space="preserve">Synthese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 184, pp.137-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ijn_00599959v2</w:t>
+                <w:t xml:space="preserve">ijn_00354584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-Sensitivity</w:t>
+                <w:t xml:space="preserve">The Problem of De Se Assertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidora Stojanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 184, pp.137-155</w:t>
+              <w:t xml:space="preserve">Erkenntnis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76 (49-58)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ijn_00354584v1</w:t>
+                <w:t xml:space="preserve">ijn_00599959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When (true) disagreement gives out</w:t>
               </w:r>
@@ -2264,191 +2264,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derogatory Terms in Free Indirect Discourse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Semantics and Pragmatics of Value Judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Soria Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Cepollaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidora Stojanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Language of Fiction 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.349-378, 2021</w:t>
+              <w:t xml:space="preserve">The Cambridge Handbook of Philosophy of Language 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.434-449, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096106v2</w:t>
+                <w:t xml:space="preserve">hal-03162714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Semantics and Pragmatics of Value Judgments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derogatory Terms in Free Indirect Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidora Stojanovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Handbook of Philosophy of Language 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.434-449, 2021</w:t>
+              <w:t xml:space="preserve">The Language of Fiction 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.349-378, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162714v2</w:t>
+                <w:t xml:space="preserve">hal-03096106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Se Assertion</w:t>
               </w:r>
@@ -4283,51 +4283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93AA8F4D"/>
+    <w:nsid w:val="E0FFC908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4514,51 +4514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isidora-stojanovic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1648-3003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154770434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522705v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cepollaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Domaneschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stojanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02633-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/45128641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Soria Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1358246119000110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020174X.2016.1208922" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18756735-09303007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00585302v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00691979v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00599959v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00354584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00599209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00569381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00384089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00326140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-818x.2008.00086.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0793CFDBCC67D2C7D66A70923CA07C4078E9F4B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00089096v6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-008-9030-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/626B000A2665993F8DD373064C7830939DFCCB70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00111121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000624v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-9991.2006.00029.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00281103v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00281045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00450403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Bourmayan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Strickland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mcnally" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28908-8_6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Kaiser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003184225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Soria-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Maldonado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096106v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162714v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01796641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118788516.sem123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/advances-in-experimental-philosophy-of-aesthetics-9781350038844/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Metaethics-1st-Edition/McPherson-Plunkett/p/book/9781138812208" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01078847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02999825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198713265.003.0008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00843898v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00629850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00354590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00274756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00460896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00444548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00280484v5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00503288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00196469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00450214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00626637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isidora-stojanovic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1648-3003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154770434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522705v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cepollaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Domaneschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Stojanovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02633-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/45128641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Soria Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1358246119000110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020174X.2016.1208922" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18756735-09303007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00585302v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00691979v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00354584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00599959v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00599209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00569381v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00384089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00326140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-818x.2008.00086.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0793CFDBCC67D2C7D66A70923CA07C4078E9F4B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00089096v6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-008-9030-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/626B000A2665993F8DD373064C7830939DFCCB70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00111121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000624v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-9991.2006.00029.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00281103v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00281045v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00450403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouch Bourmayan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Strickland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mcnally" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28908-8_6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsi Kaiser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003184225" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Soria-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mora Maldonado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162714v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096106v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01796641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118788516.sem123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/advances-in-experimental-philosophy-of-aesthetics-9781350038844/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Metaethics-1st-Edition/McPherson-Plunkett/p/book/9781138812208" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_01078847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_02999825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198713265.003.0008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00843898v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00629850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00354590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00274756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Brabanter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00460896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00444548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00280484v5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00503288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00196469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00000575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neftali Villanueva Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00450214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_00626637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00144054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>