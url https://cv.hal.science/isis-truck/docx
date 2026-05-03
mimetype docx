--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -1723,247 +1723,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIM Project: Playing and Recording with Interactivity and Multisensoriality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d’interactions pour un robot social dans le cadre du déficit de l’attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Truck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Maria Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMX '21: ACM International Conference on Interactive Media Experiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, New York, United States. pp.223-227</w:t>
+              <w:t xml:space="preserve">Drôles d'objets - Un nouvel art de faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402830v1</w:t>
+                <w:t xml:space="preserve">hal-04065554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’interactions pour un robot social dans le cadre du déficit de l’attention</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PRIM Project: Playing and Recording with Interactivity and Multisensoriality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Debloos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Pevedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drôles d'objets - Un nouvel art de faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IMX '21: ACM International Conference on Interactive Media Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, New York, United States. pp.223-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065554v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de décision floue peut-elle permettre d'améliorer les correcteurs orthographiques dys ?</w:t>
               </w:r>
@@ -2347,51 +2347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal For A Semantic Annotation Of Graphical Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Léger-Chorki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,217 +2630,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Natural Language Interfaces in a Geolocation Context</w:t>
+                <w:t xml:space="preserve">Interpretation of Semantically Tagged Data using Fuzzy Linguistic 2-Tuples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.806-811</w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th International Conference on Fuzzy Computation Theory and Applications (FCTA'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696059v1</w:t>
+                <w:t xml:space="preserve">hal-01121167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Semantically Tagged Data using Fuzzy Linguistic 2-Tuples</w:t>
+                <w:t xml:space="preserve">Dealing with Natural Language Interfaces in a Geolocation Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th International Conference on Fuzzy Computation Theory and Applications (FCTA'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The 10th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.806-811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121167v1</w:t>
+                <w:t xml:space="preserve">hal-00696059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a New Fuzzy Linguistic Preference Modeling Approach for Geolocation Applications</w:t>
               </w:r>
@@ -3131,191 +3131,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Unification Of Some Linguistic Representation Models: A Vectorial Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Fuzzy Logic And Computing With Words Paradigms In Realtime Processes For Performance Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Chengdu, China. pp.610-615</w:t>
+              <w:t xml:space="preserve">The International Computer Music Conference (ICMC'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, United States. pp.474--477 (Poster)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567019v1</w:t>
+                <w:t xml:space="preserve">hal-00656887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Fuzzy Logic And Computing With Words Paradigms In Realtime Processes For Performance Arts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards A Unification Of Some Linguistic Representation Models: A Vectorial Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Computer Music Conference (ICMC'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, United States. pp.474--477 (Poster)</w:t>
+              <w:t xml:space="preserve">The 9th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Chengdu, China. pp.610-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656887v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Adaptation in Geotracking Applications: Challenges, Opportunities and Models</w:t>
               </w:r>
@@ -3684,563 +3684,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a libray for computing [performances] with words</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Designing a Library For Computing [Performances] With Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Intelligent Systems and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hasselt, Belgique. pp.40-45</w:t>
+              <w:t xml:space="preserve">4th International Conference on Intelligent Systems &amp; Knowledge Engineering (ISKE’2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hasselt, Belgium. pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106478v1</w:t>
+                <w:t xml:space="preserve">hal-01121634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Library For Computing [Performances] With Words</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Designing a libray for computing [performances] with words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Intelligent Systems &amp; Knowledge Engineering (ISKE’2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hasselt, Belgium. pp.40-45</w:t>
+              <w:t xml:space="preserve">4th International Conference on Intelligent Systems and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hasselt, Belgique. pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121634v1</w:t>
+                <w:t xml:space="preserve">hal-01106478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linguistic approach for non-functional preferences in a semantic SOA environment</w:t>
+                <w:t xml:space="preserve">A linguistic approach for non-functional constraints in a semantic SOA environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLINS 2008 - 8th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Madrid, Spain. pp.889-894, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789812799470_0146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121849v1</w:t>
+                <w:t xml:space="preserve">hal-01243541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linguistic approach for non-functional constraints in a semantic SOA environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Châtel</w:t>
+                <w:t xml:space="preserve">Modeling personal perception into user profile for image retrieving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Zakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Greige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLINS 2008 - 8th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Madrid, Spain. pp.889-894, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2008, Madrid, Spain. pp.393-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789812799470_0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789812799470_0146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01243541v1</w:t>
+                <w:t xml:space="preserve">hal-01122479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling personal perception into user profile for image retrieving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+                <w:t xml:space="preserve">A linguistic approach for non-functional preferences in a semantic SOA environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Châtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLINS 2008 - 8th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International FLINS Conference on Computational Intelligence in Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Madrid, Spain. pp.889-894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789812799470_0064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122479v1</w:t>
+                <w:t xml:space="preserve">hal-01121849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des couleurs dominantes d’une image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed C. Mamlouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,51 +4330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Aït-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Greige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4415,407 +4415,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST STEPS TOWARDS A DIGITAL ASSISTANT FOR PERFORMERS AND STAGE DIRECTORS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Building Fuzzy Rules in an Emotion Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">IPMU 2006 - 11th International Conference on Information Processing and Management of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.540--546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013815v1</w:t>
+                <w:t xml:space="preserve">hal-00725392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Fuzzy Rules in an Emotion Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Towards a Virtual Assistant for Performers and Stage Directors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2006 - 11th International Conference on Information Processing and Management of Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.540--546</w:t>
+              <w:t xml:space="preserve">6th International Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.326-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725392v1</w:t>
+                <w:t xml:space="preserve">hal-01351876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Virtual Assistant for Performers and Stage Directors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonardi</w:t>
+                <w:t xml:space="preserve">Recherche d'images couleurs par le contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed C. Mamlouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Aït-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on New Interfaces for Musical Expression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.326-329</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Modeling and Diagnosis (ICCMD06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Annaba, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351876v1</w:t>
+                <w:t xml:space="preserve">hal-01337702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'images couleurs par le contenu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed C. Mamlouk</w:t>
+                <w:t xml:space="preserve">FIRST STEPS TOWARDS A DIGITAL ASSISTANT FOR PERFORMERS AND STAGE DIRECTORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Modeling and Diagnosis (ICCMD06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Annaba, Algérie</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337702v1</w:t>
+                <w:t xml:space="preserve">hal-03013815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche SMA de l'Agrégation et de la Coopération des Classifieurs</w:t>
               </w:r>
@@ -5115,688 +5115,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linguistic Approach of the Median Aggregator</w:t>
+                <w:t xml:space="preserve">Supervised learning using modifiers: application in colorimetrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fuzzy Theory and Technology, JCIS 2003, 7th Joint Conference on Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Tunis, Tunisia. pp.116-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2003.1227548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532244v1</w:t>
+                <w:t xml:space="preserve">hal-01529696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised learning using modifiers: application in colorimetrics</w:t>
+                <w:t xml:space="preserve">A linguistic Approach of the Median Aggregator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Fuzzy Theory and Technology, JCIS 2003, 7th Joint Conference on Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cary, United States. pp.147-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA.2003.1227548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01529696v1</w:t>
+                <w:t xml:space="preserve">hal-01532244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de personnalisation de sites Web utilisant des modificateurs linguistiques</w:t>
+                <w:t xml:space="preserve">Comparison of fuzzy subsets: towards a linguistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones D'Accès Intelligent aux Documents Multimédias sur l'Internet (MediaNet'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Sousse, Tunisie. pp.319-324</w:t>
+              <w:t xml:space="preserve">8th International Conference on Soft Computing MENDEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Brno, Czech Republic. pp.264-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544104v1</w:t>
+                <w:t xml:space="preserve">hal-01548184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fuzzy subsets: towards a linguistic approach</w:t>
+                <w:t xml:space="preserve">Un exemple de personnalisation de sites Web utilisant des modificateurs linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amel Borgi</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Soft Computing MENDEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Brno, Czech Republic. pp.264-269</w:t>
+              <w:t xml:space="preserve">Journées Francophones D'Accès Intelligent aux Documents Multimédias sur l'Internet (MediaNet'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Sousse, Tunisie. pp.319-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548184v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A symbolic Approach for Colorimetric Alterations</w:t>
+                <w:t xml:space="preserve">Colorimetric Alterations by way of Linguistic Modifiers: A Fuzzy Approach vs. A Symbolic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT 2001 - 2nd International Conference in Fuzzy Logic and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Leicester, United Kingdom. pp.105-108</w:t>
+              <w:t xml:space="preserve">FLA 2001 Symposium in International ICSC-NAISO Congress on Computational Intelligence: Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bangor, United Kingdom. pp.702-708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571810v1</w:t>
+                <w:t xml:space="preserve">hal-01571811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric Alterations by way of Linguistic Modifiers: A Fuzzy Approach vs. A Symbolic Approach</w:t>
+                <w:t xml:space="preserve">Using Fuzzy Modifiers in Colorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLA 2001 Symposium in International ICSC-NAISO Congress on Computational Intelligence: Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Bangor, United Kingdom. pp.702-708</w:t>
+              <w:t xml:space="preserve">Joint meeting of the 5th World Multiconference on Systemics, Cybernetics and Informatics (SCI 2001) and the 7th International Conference on Information Systems Analysis and Synthesis (ISAS 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Orlando, United States. pp.472-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571811v1</w:t>
+                <w:t xml:space="preserve">hal-01570822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Fuzzy Modifiers in Colorimetry</w:t>
+                <w:t xml:space="preserve">A symbolic Approach for Colorimetric Alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the 5th World Multiconference on Systemics, Cybernetics and Informatics (SCI 2001) and the 7th International Conference on Information Systems Analysis and Synthesis (ISAS 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Orlando, United States. pp.472-477</w:t>
+              <w:t xml:space="preserve">EUSFLAT 2001 - 2nd International Conference in Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Leicester, United Kingdom. pp.105-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570822v1</w:t>
+                <w:t xml:space="preserve">hal-01571810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5827,64 +5827,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une distanciation anticipation - cible du jeu d'acteurs : le cas de l'Opéra Interactif Alma Sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Truck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7314,51 +7314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05024223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valentina Cavarretta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maria Anzalone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1510383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Bodard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Uzan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-022-09603-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.C. Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.09.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9462457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2015.05.030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t Younes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-006-0070-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-005-0228-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6520A56791A03FC9EA77C73DAE877074F23F3F3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488501000983" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04065561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Charpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24670-8_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Debloos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04065554v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Halouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Jebali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813146976_0016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schmid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE.2015.32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;ger-Chorki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dutreilh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Melekhova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2010.55" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Le Duc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1657755.1657757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812799470_0146" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Zakhem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Greige" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812799470_0064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01123881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed C. Mamlouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Zakhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001341802280231" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Saidane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002607005050510" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2003.1227548" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570822v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Arab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lopez Krahe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30307-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-91216-74-9_8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-010-3.ch305" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11339366_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSXCRGDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00816406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00639737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05024223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valentina Cavarretta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Maurel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maria Anzalone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1510383" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Bodard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Uzan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-022-09603-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E.C. Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.09.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9462457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2015.05.030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632949v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t Younes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-006-0070-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-005-0228-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6520A56791A03FC9EA77C73DAE877074F23F3F3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184405v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488501000983" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611887v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04065561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Charpentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24670-8_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04065554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Debloos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Archambault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Halouani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Jebali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813146976_0016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schmid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE.2015.32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L&#233;ger-Chorki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muratet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dutreilh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kirgizov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Melekhova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243537v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLOUD.2010.55" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Le Duc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1657755.1657757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812799470_0146" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Zakhem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Greige" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812799470_0064" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01123881v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed C. Mamlouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Zakhem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001341802280231" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725392v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351876v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Saidane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002607005050510" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2003.1227548" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571811v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571810v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Arab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lopez Krahe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779590v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30307-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/978-94-91216-74-9_8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-010-3.ch305" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11339366_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSXCRGDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00816406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00639737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>