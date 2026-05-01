--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Islam Boussaada </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">islam-boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7020-6395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15002844X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing the best decay rate of the wave equation using internal delayed feedback damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Analysis and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cam.2026001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity manifolds as an opening to prescribe exponential decay : auto-regressive boundary feedback in wave equation stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-025-00761-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midpoint prescribed stabilization of the wave equation via autoregressive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2025.2542970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed exponential stabilization of scalar neutral differential equations: Application to neural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Tamekue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Liviu Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101200. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617948v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Rate Assignment through Multiple Spectral Values in Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.830-844. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3447117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-order multiplicities and their application in controlling delay dynamics. On zeros' distribution of linear combinations of Kummer hypergeometric functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.Article nº 96. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2024055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266392v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Partial Pole Placement for Systems of Differential Equations With Commensurate Delays: The Planar System Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3577641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of systems with delay-dependent coefficients and commensurate delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.167-203. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-024-00399-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 2nd IFAC Workshop on Control of Complex Systems COSY 2025. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Stoican</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (11), pp.i-vii. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2405-8963(25)01329-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Anaerobic Digestion Energy Viable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nait Hmad Lila Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terekhova Anastasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissonnade Maël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin Journal of Biotechnology &amp; Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relations between stability optimization of linear time-delay systems and multiple rightmost characteristic roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.143-166. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-024-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel necessary and sufficient condition for the stability of 2 × 2 first-order linear hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Balogoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.106066. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated Integral Representation of the Characteristic Function of Time-Delay Systems with Spectral Values of Maximal Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.757-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on equidistributed real spectral values in second-order delay systems: perspectives in partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.105728. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing transport equation solution's decay via multiplicity manifold and autoregressive boundary control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu‐iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of Interconnected SDE - Scalar PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust delayed resonator with acceleration feedback – design by double root assignment and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matěj Kuře</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Bušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 576, pp.118261. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy property for second-order neutral differential equations with application in oscillation damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Boundary Control of the Transport Equation. Assigning Real Spectra & Exponential Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.3591-3596. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3337591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnad001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Characterization of Minima of the Spectral Abscissa and Rightmost Roots of Second-Order Systems with Input Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnad020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-induced-dominancy for delay systems: Comprehensive examples in the scalar neutral case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100835. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing advanced control strategies to eliminate stick-slip oscillations in drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman J. Shor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.10949-10969. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3144644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generic multiplicity-induced-dominancy property from retarded to neutral delay-differential equations: When delay-systems characteristics meet the zeros of Kummer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 360, pp.349-369. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Delay Control of Quadrotor Unmanned Aerial Vehicles: A Multiplicity-Induced-Dominancy Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463221082718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID Control Design for First-Order Delay Systems via MID Pole Placement: Performance vs. Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for stabilizability of time-delay systems with real-rooted plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on the Location of Non-Asymptotic Zeros of Whittaker and Kummer Hypergeometric Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, Paper No. 103093, 12 pp. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2021.103093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-induced-dominancy for delay-differential equations of retarded type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 286 (15), pp.84-118. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479909v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real spectral values coexistence and their effect on the stability of time-delay systems: Vandermonde matrices and exponential decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 358 (9-10), pp.1011-1032. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Multi-Link Aerial System and ASEKF-Based Disturbances Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2020.3034010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the critical delay for the double inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge A Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3-4), pp.356-364. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320926909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy in parametric second-order delay differential equations: Analysis and application in control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redamy Pérez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.57. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2019073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of micro-environment on yeast population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Trosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Friha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32006/eeep.2019.2.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a More General Class of Systems with Delay-Dependent Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2832459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a prey-predator system with modified Leslie-Gower and Holling type Ⅱ schemes incorporating a prey refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Raynaud de Fitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (9), pp.5003-5039. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2019042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependent Coefficients: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2828871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights into the migration of double imaginary roots under small deviation of two parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Qualitative Properties of Low-Degree Quasipolynomials: Further remarks on the spectral abscissa and rightmost-roots assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin mathématique de la Société des Sciences mathématiques de Roumanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.361 - 381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on the effect of multiple spectral values on the dynamics of time-delay systems. Application to the control of a mechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 542, pp.589-604. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2017.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Based Sustained Chemical Oscillator: Qualitative Analysis of Oregonator-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Life Sciences Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.9 - 12. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LLS.2017.2756834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coalescence of Spectral Values and its Effect on the Stability of Time-delay Systems: Application to Active Vibration Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.75 - 82. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit formula for the splitting of multiple eigenvalues for nonlinear eigenvalue problems and connections with the linearization for the delay eigenvalue problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.599-620. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M107774X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control oriented guided tour in oilwell drilling vibration modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.100-113. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Algebraic Multiplicity of Crossing Imaginary Roots for Generic Quasipolynomials: A Vandermonde-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.1601-1606. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2480175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Codimension of Zero Singularities for Time-Delay Systems : A Link with Vandermonde and Birkhoff Incidence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (1), pp.47-88. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-016-0050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted pendulum stabilization: Characterization of codimension-three triple zero bifurcation via multiple delayed proportional gains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude Independent Frequency Synchroniser for a Cubic Planar Polynomial System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://computationalnonlinear.asmedigitalcollection.asme.org/article.aspx?articleid=1397028. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some planar polynomial systems II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Strelcyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (2), pp.230-249. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity reduction of C-algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 217 (17), pp.7318-7323. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some planar polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Strelcyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (1), http://www.sciencedirect.com/science/article/pii/S0007449710000059. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the existence of periodic solution of perturbed generalized Li\'enard equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, http://ejde.math.txstate.edu/Volumes/2006/140/abstr.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MID Property in Planar Delay Systems. Towards a Partial Pole Placement in the Multidimensional case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2025 - IFAC workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria; CentraleSupelec; IPSA, Jun 2025, Gif-Sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Feedback Controller for the Power System Stability of the SMIB System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAC Conference 2025 - 9th IFAC Symposium on System Structure and Control (SSSC), 19th IFAC Workshop on Time Delay Systems (TDS), and 2nd IFAC Workshop on Control of Complex Systems (COSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CentraleSupélec, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed Exponential Convergence in Adaptive Observer Design with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zasadzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Workshop on Time Delay Systems TDS 2025 Gif-sur-Yvette, France, June 30 – July 02, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of a Multi Input-Delayed SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint SSSC, TDS, COSY conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of conservative mechanical systems in the presence of delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2025 - 19th IFAC Workshop on Time-delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif -sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an Interconnected SDE -Parabolic PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Covariance Steering of a Linear Stochastic System with Input Delay and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in P3delta Software: New Development Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller design for LTI SISO systems with feedback delay. A partial pole placement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zasadziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Proportional-Integral-Retarded Controller Tuning for Second Order Non-Minimum Phase Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Moreno-Negrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Fernando Méndez-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc64448.2024.10590914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse vibration midpoint control of an elastic string via an autoregressive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on the Pendulum Stabilization. Multiple Delays & Decay Rate Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Benchettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Timisoara, Romania. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc59206.2023.10308493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Based Output Feedback Controller for the Active Vibration Damping of a Vibrating Thin Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 European Control Conference (ECC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Quasipolynomials Real Roots Coexistence: Effect on Stability of Time-Delay Systems with Perspectives in Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Remadna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 European Control Conference (ECC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-Order Observer Design for Time-Delay Systems using Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2023 - 11th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehdi Driss, Dec 2023, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Quasipolynomial-Based Controllers with Dynamical Parameters - Application to Active Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design in LTI Time-Delay Systems using Partial Pole Placement with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-I. Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MID-based control of a vibrating axisymmetric membrane using piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcón-Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOC 2022 - 10th European Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Z. WANG, T. INSPERGER, G. OROSZ, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID Property for Delay Systems: Insights on Spectral Values with Intermediate Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancún, Mexico. pp.6881-6888, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padé Approximation and Hypergeometric Functions: A Missing Link with the Spectrum of Delay-Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.206-211, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable and robust anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Taidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dercy Mambu Luvava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Engineering II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECI, Apr 2022, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Balance Board Robust Stabilization: A MID-based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge A Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reliable And Robust Anaerobic Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Taidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dercy Mambu Luvava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeniji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">None</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Engineering Conferences International, Apr 2022, Albufeira-Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over one Century of Spectrum Analysis in Delay Systems: An Overview and New Trends in Pole Placement Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Active/Passive Postural Quiet Stance Regulation Model: Perfect Behavior and Critical Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSY 2022 - 1st IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Features of P3δ Software. Insights and Demos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayrton Hammoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.246--251, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Parametric Analysis of PID Delay-Based Controllers for Quadrotor UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Hernandez-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Alvarez-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.28-37, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pole placement and spectral abscissa characterization for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOC 2021 - 10th European Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Z. WANG, T. INSPERGER, G. OROSZ, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsional-vibrations Damping in Drilling Systems: Multiplicity-Induced-Dominancy based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par: I. BOUSSAADA, G. MAZANTI, S-I. NICULESCU, J. CHEN, Aug 2021, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Roots of Maximal Multiplicity on the Stability of Some Classes of Delay Differential-Algebraic Systems: The Lossless Propagation Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. pp.764--769, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Pole-Placement of Dynamical Systems by PID Control with Guaranteed Delay Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.115-120, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, Delays and Multiple Characteristic Roots in Dynamical Systems: A Guided Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César-Fernando Méndez-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.222-239, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Features of P3$\delta$ software: Partial Pole Placement via Delay Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayvir Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.215-221, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a qualitative analysis of a gene expression model with delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par I. BOUSSAADA, G. MAZANTI, S.-I. NICULESCU, J. CHEN, Aug 2021, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the multiplicity-induced-dominancy for scalar delay-differential equations with two delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.108-114, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration control of axisymmetric membrane through partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcón-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MID property for a second-order neutral time-delay differential equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights on rightmost spectral values assignment for time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pedagogical approach to data fusion and kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Aguilera-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Martinez-Nolasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional en Sistemas Mecatronicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Celaya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an MID-based Delayed Design for Arbitrary-order Dynamical Systems with a Mechanical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Pole Placement via Delay Action: A Python Software for Delayed Feedback Stabilizing Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed control design of a vibrating thin membrane via a partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo P. Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dominance of complex roots for single-delay linear equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Delayed Central Nervous System Action in the Regulation of a Third-order Muscle-Tendon Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Poret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc50638.2020.9259775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy extended to neutral delay equations: Towards a systematic PID tuning based on Rightmost root assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc45564.2020.9147341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On qualitative properties of single-delay linear retarded differential equations: Characteristic roots of maximal multiplicity are necessarily dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration control through quasi-polynomial based controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2019 - 7th IFAC Symposium on System Structure and Control and 15th IFAC workshop on time-delay systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Islam Boussaada; Y Bouzidi; A Quadrat, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay Control of a Multi-Rotor VTOL Multi-Agent System Towards Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.276-283, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Aerial Multi-Cargo System: Robust Acquiring and Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Camarillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1708-1713, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pole Placement and spectral abscissa characterization for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Islam Boussaada; Y Bouzidi; A Quadrat, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity controllers for vibrations damping in drilling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2019 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Philadelphia, United States. pp.5228-5233, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc.2019.8815371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A problematic issue in the Walton-Marshall method for some neutral delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9030182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances and Coupling Compensation for Trajectory Tracking of a Multi-link Aerial Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies, CoDIT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.738-743, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay Tolerant Control of an Omnidirectional Multi-agent System for Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependent Coefficients Subject to Some Particular Delay Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Greece. pp.1208-1213, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decay Rate Assignment Based Design for Time-Delay Systems with Multiple Spectral Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral design of robust delayed resonator by double-root assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matěj Kuře</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Time Delay Systems TDS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV for In-contact Cracks-sensing Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nieto Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Fernando Méndez Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Robot Control SYROCO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. pp.318--323, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling and oscillations damping of axial vibrations in a drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Stng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, SINAIA, Romania. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dominancy of Multiple Spectral Values for Time-delay Systems with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Time Delay Systems TDS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Federation of Automatic Control, Jun 2018, Budapest, Hungary. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nieto Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Mendes-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Langarica Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RED-UAS 2017 - 4th International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Linkoping, Sweden. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RED-UAS.2017.8101678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural diagnosability analysis. Application to an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ould Bouamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Debiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 11th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tinos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delayed Feedback Controller for Active Vibration Control : A Rightmost-Characteristic Root Assignment based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing (ICSTCC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2017.8107073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Control Systems subject to Delay-Difference Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Ilian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.13330 - 13335, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric vs. algebraic approach: A study of double imaginary characteristic roots in time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1310 - 1315, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependant Coefficients a two-Parameter Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc.2017.7963847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Stability Analysis of Systems with Delay Dependent Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing (ICSTCC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2017.8107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more general stability analysis of systems with delay-dependent coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2016.7798743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of imaginary roots of multiplicity three and four under small deviation of two delays in time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Control Conference (ECC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2016.7810535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and stable manifolds for time-delay systems : Further remarks on the rightmost root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Stable Varieties of Time-delay Systems : A Missing Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on the effect of multiple spectral values on the dynamics of Time-delay systems : A Birkhoff-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th Conference of the International Linear Algebra Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on delay dynamics in Oregonator models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unal Hakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kathmandu, Nepal. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA.2016.7505261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Sustained Oscillations in Delay Model Oregonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Control Applications(CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cca.2016.7587993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical delays, multiple characteristic roots and stability of dynamical systems : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of double imaginary characteristic roots under small deviation of two delay parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2015.7403229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the multiplicity of spectral values for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium Delay systems and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Braverman, Aug 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted pendulum stabilization via a Pyragas-type controller: revisiting the triple zero singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview on the Modeling of Oilwell Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the codimension of the singularity at the origin for delay systems in the regular case: A vandermonde-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Codimension of the Singularity at the Origin for Delay Systems: The Missing Link with Birkhoff Incidence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems July 7-11, 2014. Groningen, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2014.6862469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-Based Control of Torsional-Axial Coupled Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Knüppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Woittennek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Drilling Vibrations: A Time-Delay System-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2013 - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis for Delay Differential-Algebraic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Time Delay Systems, TDS 2012, Boston, MA, USA, June 22-24, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120622-3-US-4021.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of drilling vibrations: A time-delay system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediteranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. p. 610-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of quadrotor via a Normal Form approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.No. 206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics analysis of a drillstring model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAMCT11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Baltimore, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 19th IFAC Workshop on Time Delay Systems TDS 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays and Interconnections: Methodology, Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifat Sipahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-030-11553-1. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Oilwell Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ISBN 978-3-319-15746-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Insights into Partial Pole Placement Method in Observers Design for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-230, 2025, 978-3-031-68045-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Quasipolynomial-Based Controllers with Dynamical Parameters—Application to Active Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.241-263, 2025, Trends in Mathematics, 978-3-031-68045-8. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68046-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Nervous System Action on Rolling Balance Board Robust Stabilization: Computer Algebra and MID-Based Feedback Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim L Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Partial Differential Equations and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.215-247, 2024, Trends in Mathematics, 978-3-031-62264-9. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62265-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Spectrum Distribution of Parametric Second-order Delay Differential Equations. Perspectives in Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Mathematics ((TM))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-3-031-36334-4. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35675-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Characteristic Roots of Linear Delay Differential Equations. Part II: from Argument Principle to Rightmost Root Assignment Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTROLLING DELAYED DYNAMICS: ADVANCES IN THEORY, METHODS AND APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-01129-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Multiple Purely Imaginary Spectral Values of Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebraic and Symbolic Computation Methods in Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2020, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38356-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity controller for active vibration damping of thin mechanical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid Reza Karimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibration Control and Actuation of Large-Scale Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020, Emerging Methodologies and Applications in Modelling, Identification and Control, 978-0-12-821194-6. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821194-6.00004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay system modeling of rotary drilling vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Witrant, E. Fridman, O. Sename, L. Dugard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems : analysis and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer : Heidelberg, pp.23-44, 2015, Recent Results on Time-Delay Systems, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Codimension of the Singularity at the Origin for Networked Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Seuret; L. Hetel; J. Daafouz; K.H. Johansson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delays and Networked Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer : Heidelberg, pp.3-15, 2015, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32372-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-Based Control for a Non-Linear Spatially Distributed Model of a Drilling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Knüppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Woittennek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-3-319-05576-3. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05576-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical framework for time-delay reservoir computing analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of an Interconnected n + m Hetero-directional Hyperbolic PDE - SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a prey-predator system with modified Leslie-Gower and Holling type II schemes incorporating a prey refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Raynaud de Fitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707650v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some real polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des solutions périodiques et des centres isochrones des systèmes d'équations différentielles ordinaires plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Rouen, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00348281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of functional differential-algebraic systems with applications in control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Université Paris Saclay, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02425399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial pole placement via delay action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId427"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Islam Boussaada </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">islam-boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7020-6395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15002844X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed stabilization of conservative mechanical systems via delayed state feedback: system structure, Laguerre polynomials and MID property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2026024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing the best decay rate of the wave equation using internal delayed feedback damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Analysis and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cam.2026001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity manifolds as an opening to prescribe exponential decay : auto-regressive boundary feedback in wave equation stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-025-00761-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Partial Pole Placement for Systems of Differential Equations With Commensurate Delays: The Planar System Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3577641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of systems with delay-dependent coefficients and commensurate delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.167-203. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-024-00399-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-order multiplicities and their application in controlling delay dynamics. On zeros' distribution of linear combinations of Kummer hypergeometric functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.Article nº 96. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2024055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266392v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Rate Assignment through Multiple Spectral Values in Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.830-844. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3447117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed exponential stabilization of scalar neutral differential equations: Application to neural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Tamekue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Liviu Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101200. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617948v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Anaerobic Digestion Energy Viable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nait Hmad Lila Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terekhova Anastasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissonnade Maël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin Journal of Biotechnology &amp; Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relations between stability optimization of linear time-delay systems and multiple rightmost characteristic roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.143-166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-024-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated Integral Representation of the Characteristic Function of Time-Delay Systems with Spectral Values of Maximal Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.757-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel necessary and sufficient condition for the stability of 2 × 2 first-order linear hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Balogoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.106066. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midpoint prescribed stabilization of the wave equation via autoregressive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2025.2542970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on equidistributed real spectral values in second-order delay systems: perspectives in partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.105728. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing transport equation solution's decay via multiplicity manifold and autoregressive boundary control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu‐iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of Interconnected SDE - Scalar PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust delayed resonator with acceleration feedback – design by double root assignment and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matěj Kuře</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Bušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 576, pp.118261. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Boundary Control of the Transport Equation. Assigning Real Spectra &amp; Exponential Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.3591-3596. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3337591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnad001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Characterization of Minima of the Spectral Abscissa and Rightmost Roots of Second-Order Systems with Input Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnad020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-induced-dominancy for delay systems: Comprehensive examples in the scalar neutral case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100835. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy property for second-order neutral differential equations with application in oscillation damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing advanced control strategies to eliminate stick-slip oscillations in drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman J. Shor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.10949-10969. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3144644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generic multiplicity-induced-dominancy property from retarded to neutral delay-differential equations: When delay-systems characteristics meet the zeros of Kummer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 360, pp.349-369. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Delay Control of Quadrotor Unmanned Aerial Vehicles: A Multiplicity-Induced-Dominancy Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463221082718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for stabilizability of time-delay systems with real-rooted plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on the Location of Non-Asymptotic Zeros of Whittaker and Kummer Hypergeometric Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, Paper No. 103093, 12 pp. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2021.103093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-induced-dominancy for delay-differential equations of retarded type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 286 (15), pp.84-118. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479909v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID Control Design for First-Order Delay Systems via MID Pole Placement: Performance vs. Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Multi-Link Aerial System and ASEKF-Based Disturbances Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2020.3034010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real spectral values coexistence and their effect on the stability of time-delay systems: Vandermonde matrices and exponential decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 358 (9-10), pp.1011-1032. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the critical delay for the double inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge A Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3-4), pp.356-364. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320926909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy in parametric second-order delay differential equations: Analysis and application in control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redamy Pérez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.57. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2019073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of micro-environment on yeast population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Trosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Friha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32006/eeep.2019.2.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a prey-predator system with modified Leslie-Gower and Holling type Ⅱ schemes incorporating a prey refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Raynaud de Fitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (9), pp.5003-5039. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2019042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a More General Class of Systems with Delay-Dependent Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2832459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependent Coefficients: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2828871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights into the migration of double imaginary roots under small deviation of two parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Qualitative Properties of Low-Degree Quasipolynomials: Further remarks on the spectral abscissa and rightmost-roots assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin mathématique de la Société des Sciences mathématiques de Roumanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.361 - 381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on the effect of multiple spectral values on the dynamics of time-delay systems. Application to the control of a mechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 542, pp.589-604. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2017.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coalescence of Spectral Values and its Effect on the Stability of Time-delay Systems: Application to Active Vibration Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.75 - 82. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit formula for the splitting of multiple eigenvalues for nonlinear eigenvalue problems and connections with the linearization for the delay eigenvalue problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.599-620. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M107774X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Based Sustained Chemical Oscillator: Qualitative Analysis of Oregonator-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Life Sciences Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.9 - 12. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LLS.2017.2756834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Algebraic Multiplicity of Crossing Imaginary Roots for Generic Quasipolynomials: A Vandermonde-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.1601-1606. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2480175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Codimension of Zero Singularities for Time-Delay Systems : A Link with Vandermonde and Birkhoff Incidence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (1), pp.47-88. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-016-0050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control oriented guided tour in oilwell drilling vibration modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.100-113. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted pendulum stabilization: Characterization of codimension-three triple zero bifurcation via multiple delayed proportional gains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude Independent Frequency Synchroniser for a Cubic Planar Polynomial System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://computationalnonlinear.asmedigitalcollection.asme.org/article.aspx?articleid=1397028. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some planar polynomial systems II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Strelcyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (2), pp.230-249. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity reduction of C-algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 217 (17), pp.7318-7323. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some planar polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Strelcyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (1), http://www.sciencedirect.com/science/article/pii/S0007449710000059. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the existence of periodic solution of perturbed generalized Li\'enard equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, http://ejde.math.txstate.edu/Volumes/2006/140/abstr.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed Exponential Convergence in Adaptive Observer Design with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zasadzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Workshop on Time Delay Systems TDS 2025 Gif-sur-Yvette, France, June 30 – July 02, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Feedback Controller for the Power System Stability of the SMIB System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAC Conference 2025 - 9th IFAC Symposium on System Structure and Control (SSSC), 19th IFAC Workshop on Time Delay Systems (TDS), and 2nd IFAC Workshop on Control of Complex Systems (COSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CentraleSupélec, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of a Multi Input-Delayed SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint SSSC, TDS, COSY conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of conservative mechanical systems in the presence of delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2025 - 19th IFAC Workshop on Time-delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif -sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an Interconnected SDE -Parabolic PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MID Property in Planar Delay Systems. Towards a Partial Pole Placement in the Multidimensional case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2025 - IFAC workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria; CentraleSupelec; IPSA, Jun 2025, Gif-Sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller design for LTI SISO systems with feedback delay. A partial pole placement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zasadziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Covariance Steering of a Linear Stochastic System with Input Delay and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in P3delta Software: New Development Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Proportional-Integral-Retarded Controller Tuning for Second Order Non-Minimum Phase Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Moreno-Negrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Fernando Méndez-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc64448.2024.10590914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse vibration midpoint control of an elastic string via an autoregressive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Based Output Feedback Controller for the Active Vibration Damping of a Vibrating Thin Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 European Control Conference (ECC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Quasipolynomials Real Roots Coexistence: Effect on Stability of Time-Delay Systems with Perspectives in Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Remadna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 European Control Conference (ECC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-Order Observer Design for Time-Delay Systems using Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2023 - 11th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehdi Driss, Dec 2023, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on the Pendulum Stabilization. Multiple Delays & Decay Rate Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Benchettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Timisoara, Romania. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc59206.2023.10308493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design in LTI Time-Delay Systems using Partial Pole Placement with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-I. Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MID-based control of a vibrating axisymmetric membrane using piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcón-Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOC 2022 - 10th European Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Z. WANG, T. INSPERGER, G. OROSZ, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padé Approximation and Hypergeometric Functions: A Missing Link with the Spectrum of Delay-Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.206-211, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID Property for Delay Systems: Insights on Spectral Values with Intermediate Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancún, Mexico. pp.6881-6888, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable and robust anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Taidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dercy Mambu Luvava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Engineering II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECI, Apr 2022, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Balance Board Robust Stabilization: A MID-based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge A Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over one Century of Spectrum Analysis in Delay Systems: An Overview and New Trends in Pole Placement Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reliable And Robust Anaerobic Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Taidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dercy Mambu Luvava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeniji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">None</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Engineering Conferences International, Apr 2022, Albufeira-Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Features of P3δ Software. Insights and Demos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayrton Hammoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.246--251, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Active/Passive Postural Quiet Stance Regulation Model: Perfect Behavior and Critical Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSY 2022 - 1st IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Quasipolynomial-Based Controllers with Dynamical Parameters - Application to Active Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsional-vibrations Damping in Drilling Systems: Multiplicity-Induced-Dominancy based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par: I. BOUSSAADA, G. MAZANTI, S-I. NICULESCU, J. CHEN, Aug 2021, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pole placement and spectral abscissa characterization for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOC 2021 - 10th European Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Z. WANG, T. INSPERGER, G. OROSZ, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Pole-Placement of Dynamical Systems by PID Control with Guaranteed Delay Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.115-120, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Roots of Maximal Multiplicity on the Stability of Some Classes of Delay Differential-Algebraic Systems: The Lossless Propagation Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. pp.764--769, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, Delays and Multiple Characteristic Roots in Dynamical Systems: A Guided Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César-Fernando Méndez-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.222-239, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Features of P3$\delta$ software: Partial Pole Placement via Delay Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayvir Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.215-221, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a qualitative analysis of a gene expression model with delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par I. BOUSSAADA, G. MAZANTI, S.-I. NICULESCU, J. CHEN, Aug 2021, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the multiplicity-induced-dominancy for scalar delay-differential equations with two delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.108-114, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration control of axisymmetric membrane through partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcón-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Parametric Analysis of PID Delay-Based Controllers for Quadrotor UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Hernandez-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Alvarez-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.28-37, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dominance of complex roots for single-delay linear equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Pole Placement via Delay Action: A Python Software for Delayed Feedback Stabilizing Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed control design of a vibrating thin membrane via a partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo P. Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights on rightmost spectral values assignment for time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pedagogical approach to data fusion and kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Aguilera-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Martinez-Nolasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional en Sistemas Mecatronicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Celaya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an MID-based Delayed Design for Arbitrary-order Dynamical Systems with a Mechanical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy extended to neutral delay equations: Towards a systematic PID tuning based on Rightmost root assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc45564.2020.9147341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Delayed Central Nervous System Action in the Regulation of a Third-order Muscle-Tendon Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Poret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc50638.2020.9259775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On qualitative properties of single-delay linear retarded differential equations: Characteristic roots of maximal multiplicity are necessarily dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MID property for a second-order neutral time-delay differential equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pole Placement and spectral abscissa characterization for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Islam Boussaada; Y Bouzidi; A Quadrat, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity controllers for vibrations damping in drilling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2019 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Philadelphia, United States. pp.5228-5233, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc.2019.8815371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay Control of a Multi-Rotor VTOL Multi-Agent System Towards Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.276-283, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Aerial Multi-Cargo System: Robust Acquiring and Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Camarillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1708-1713, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A problematic issue in the Walton-Marshall method for some neutral delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9030182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances and Coupling Compensation for Trajectory Tracking of a Multi-link Aerial Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies, CoDIT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.738-743, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration control through quasi-polynomial based controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2019 - 7th IFAC Symposium on System Structure and Control and 15th IFAC workshop on time-delay systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Islam Boussaada; Y Bouzidi; A Quadrat, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral design of robust delayed resonator by double-root assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matěj Kuře</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Time Delay Systems TDS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV for In-contact Cracks-sensing Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nieto Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Fernando Méndez Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Robot Control SYROCO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. pp.318--323, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decay Rate Assignment Based Design for Time-Delay Systems with Multiple Spectral Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay Tolerant Control of an Omnidirectional Multi-agent System for Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependent Coefficients Subject to Some Particular Delay Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Greece. pp.1208-1213, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling and oscillations damping of axial vibrations in a drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Stng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, SINAIA, Romania. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dominancy of Multiple Spectral Values for Time-delay Systems with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Time Delay Systems TDS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Federation of Automatic Control, Jun 2018, Budapest, Hungary. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric vs. algebraic approach: A study of double imaginary characteristic roots in time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1310 - 1315, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Control Systems subject to Delay-Difference Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Ilian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.13330 - 13335, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nieto Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Mendes-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Langarica Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RED-UAS 2017 - 4th International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Linkoping, Sweden. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RED-UAS.2017.8101678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural diagnosability analysis. Application to an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ould Bouamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Debiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 11th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tinos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delayed Feedback Controller for Active Vibration Control : A Rightmost-Characteristic Root Assignment based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing (ICSTCC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2017.8107073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependant Coefficients a two-Parameter Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc.2017.7963847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Stability Analysis of Systems with Delay Dependent Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing (ICSTCC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2017.8107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Stable Varieties of Time-delay Systems : A Missing Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on the effect of multiple spectral values on the dynamics of Time-delay systems : A Birkhoff-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th Conference of the International Linear Algebra Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on delay dynamics in Oregonator models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unal Hakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kathmandu, Nepal. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA.2016.7505261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and stable manifolds for time-delay systems : Further remarks on the rightmost root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more general stability analysis of systems with delay-dependent coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2016.7798743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of imaginary roots of multiplicity three and four under small deviation of two delays in time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Control Conference (ECC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2016.7810535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Sustained Oscillations in Delay Model Oregonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Control Applications(CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cca.2016.7587993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical delays, multiple characteristic roots and stability of dynamical systems : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of double imaginary characteristic roots under small deviation of two delay parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2015.7403229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the multiplicity of spectral values for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium Delay systems and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Braverman, Aug 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the codimension of the singularity at the origin for delay systems in the regular case: A vandermonde-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview on the Modeling of Oilwell Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Codimension of the Singularity at the Origin for Delay Systems: The Missing Link with Birkhoff Incidence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems July 7-11, 2014. Groningen, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2014.6862469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-Based Control of Torsional-Axial Coupled Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Knüppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Woittennek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted pendulum stabilization via a Pyragas-type controller: revisiting the triple zero singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Drilling Vibrations: A Time-Delay System-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2013 - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of drilling vibrations: A time-delay system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediteranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. p. 610-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of quadrotor via a Normal Form approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.No. 206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis for Delay Differential-Algebraic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Time Delay Systems, TDS 2012, Boston, MA, USA, June 22-24, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120622-3-US-4021.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics analysis of a drillstring model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAMCT11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Baltimore, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 19th IFAC Workshop on Time Delay Systems TDS 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays and Interconnections: Methodology, Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifat Sipahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-030-11553-1. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Oilwell Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ISBN 978-3-319-15746-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Insights on the Active/Passive Postural Quiet Stance Regulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ciril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Liviu Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Mathematics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Quasipolynomial-Based Controllers with Dynamical Parameters—Application to Active Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.241-263, 2025, Trends in Mathematics, 978-3-031-68045-8. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68046-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Insights into Partial Pole Placement Method in Observers Design for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-230, 2025, 978-3-031-68045-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Nervous System Action on Rolling Balance Board Robust Stabilization: Computer Algebra and MID-Based Feedback Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim L Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Partial Differential Equations and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.215-247, 2024, Trends in Mathematics, 978-3-031-62264-9. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62265-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Spectrum Distribution of Parametric Second-order Delay Differential Equations. Perspectives in Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Mathematics ((TM))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-3-031-36334-4. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35675-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Characteristic Roots of Linear Delay Differential Equations. Part II: from Argument Principle to Rightmost Root Assignment Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTROLLING DELAYED DYNAMICS: ADVANCES IN THEORY, METHODS AND APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-01129-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity controller for active vibration damping of thin mechanical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid Reza Karimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibration Control and Actuation of Large-Scale Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020, Emerging Methodologies and Applications in Modelling, Identification and Control, 978-0-12-821194-6. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821194-6.00004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Multiple Purely Imaginary Spectral Values of Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebraic and Symbolic Computation Methods in Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2020, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38356-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Codimension of the Singularity at the Origin for Networked Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Seuret; L. Hetel; J. Daafouz; K.H. Johansson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delays and Networked Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer : Heidelberg, pp.3-15, 2015, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32372-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay system modeling of rotary drilling vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Witrant, E. Fridman, O. Sename, L. Dugard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems : analysis and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer : Heidelberg, pp.23-44, 2015, Recent Results on Time-Delay Systems, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-Based Control for a Non-Linear Spatially Distributed Model of a Drilling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Knüppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Woittennek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-3-319-05576-3. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05576-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical framework for time-delay reservoir computing analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay is Necessary for a Potential to Achieve Exponential Stabilization of the Wave Equation via Internal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédo Roselin Fanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of an Interconnected n + m Hetero-directional Hyperbolic PDE - SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a prey-predator system with modified Leslie-Gower and Holling type II schemes incorporating a prey refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Raynaud de Fitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707650v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some real polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des solutions périodiques et des centres isochrones des systèmes d'équations différentielles ordinaires plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Rouen, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00348281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of functional differential-algebraic systems with applications in control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Université Paris Saclay, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02425399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial pole placement via delay action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId428"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C96B3DE"/>
+    <w:nsid w:val="D78B3A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/islam-boussaada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7020-6395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15002844X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05352821v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cam.2026001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-025-00761-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2542970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617948v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Liviu Trabelsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101200" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266228v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3447117" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266392v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05113252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3577641" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Jin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Gu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00399-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Loiseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stoican" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Santini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(25)01329-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nait Hmad Lila Amal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Arthur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terekhova Anastasia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Ma&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sette Diop" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00398-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846359v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Balogoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420553v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145041v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schmoderer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105728" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04200203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu&#8208;iulian Niculescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7214" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411511" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Ku&#345;e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bu&#353;ek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194365v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3337591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100835" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman J. Shor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3144644" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298718v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.293" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221082718" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Balogh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Insperger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5698" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250426v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2021.103093" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479909v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.03.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889890v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge A Molnar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Insperger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320926909" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VWFTPQRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413956v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Trosset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Ati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Friha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mogensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2019.2.0513" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2832459" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Slimani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynaud de Fitte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019042" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01781318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Iulian Niculescu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2828871" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01969066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amrane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01657659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakki Ula&#351; Unal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vyhlidal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.11.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakki Ulas Unal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LLS.2017.2756834" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.08.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01558169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M107774X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01425845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Belem Saldivar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mondi&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01425757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2480175" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01429961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-016-0050-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162266v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005322" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533275v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raouf Chouikha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Strelcyn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.12.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.02.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.01.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123648v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05045572v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149011v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Sassi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948872v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05052283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015547v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381695v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698508v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzi&#324;ski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.305" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Moreno-Negrete" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ram&#237;rez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc64448.2024.10590914" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.318" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Remadna" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benchettah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc59206.2023.10308493" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Falcon Prado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028886v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.329" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Niculescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.350" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Falc&#243;n-Prado" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750884v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03860890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dercy Mambu Luvava" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeiji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765149v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.325" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461486v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeniji" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765146v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.363" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910971v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.054" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Hammoumou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Millet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.365" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castillo-Zamora" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Diez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476821" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108585v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.159" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.125" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430358v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar-Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.143" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298710v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leclerc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.142" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108576v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roussel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.174" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427577v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.116" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889940v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.066" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978429v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Aguilera-Alvarez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Martinez-Nolasco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.065" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897102v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huynh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259688" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108482v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P. Falcon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422707v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.062" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944531v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Poret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259775" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479679v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147341" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422706v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2705" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02329263v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.205" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490354v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Zamora" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escareno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Barrios" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798094" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977735v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Camarillo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02329054v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.206" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02328847v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815371" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431270v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030182" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969082v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escare&#241;o" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540692" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02281718v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550042" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957555v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957517v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.201" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961821v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nieto Hernandez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.561" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969076v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Danciu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stng" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540738" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957523v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.198" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01657896v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendes-Barrios" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Langarica C&#243;rdoba" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101678" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658216v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Kaci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bouamama" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boussaada" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Debiane" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658209v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2017.8107073" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656727v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ilian Niculescu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1894" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815469v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.123" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276317v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963847" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658201v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2017.8107072" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658313v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798743" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418212v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2016.7810535" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658365v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658264v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01445899v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unal Hakki" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2016.7505261" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658325v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2016.7587993" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276078v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261215v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403229" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284833v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062776v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123663v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00478" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862469" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123621v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2014.6862469" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123670v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kn&#252;ppel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Woittennek" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02205" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935991v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123683v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120622-3-US-4021.00056" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832013v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781986v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664588v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cyril" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344301v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346507v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-11554-8#about" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123773v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780298v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04844537v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68046-5_12" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711038v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim L Trabelsi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge Molnar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62265-6_11" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213259v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35675-9_4" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634874v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01129-0_6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03086945v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02936311v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821194-6.00004-4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284777v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saldivar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4_2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284749v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123691v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3_14" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558729v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Clabaut" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935782v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707650v4" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00348281v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02425399v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342601v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/islam-boussaada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7020-6395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15002844X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05601611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Balogh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2026024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05352821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cam.2026001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-025-00761-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05113252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3577641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Jin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Gu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00399-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266392v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266228v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3447117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617948v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Liviu Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nait Hmad Lila Amal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Arthur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terekhova Anastasia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Ma&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sette Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00398-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420553v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846359v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Balogoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2542970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145041v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schmoderer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04200203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu&#8208;iulian Niculescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7214" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411511" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Ku&#345;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bu&#353;ek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118261" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194365v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3337591" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100835" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman J. Shor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3144644" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298718v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221082718" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Insperger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5698" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250426v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2021.103093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479909v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.03.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge A Molnar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Insperger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320926909" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019073" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VWFTPQRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Trosset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Ati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Friha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mogensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2019.2.0513" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Slimani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynaud de Fitte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2832459" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01781318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Iulian Niculescu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2828871" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01969066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amrane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01657659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakki Ula&#351; Unal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vyhlidal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.11.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656723v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.08.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01558169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M107774X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakki Ulas Unal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LLS.2017.2756834" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01425757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2480175" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01429961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-016-0050-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01425845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Belem Saldivar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mondi&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123578v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005322" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raouf Chouikha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Strelcyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.12.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.02.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.01.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Sassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948872v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05052283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015547v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05045572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzi&#324;ski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.305" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677526v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Moreno-Negrete" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ram&#237;rez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc64448.2024.10590914" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698368v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.318" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Falcon Prado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028886v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Remadna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213496v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benchettah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc59206.2023.10308493" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Niculescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.350" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Falc&#243;n-Prado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750884v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03860890v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dercy Mambu Luvava" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeiji" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765149v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.325" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765146v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.363" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461486v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeniji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Hammoumou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Millet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.365" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.054" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.329" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.159" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.125" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430358v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar-Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.143" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298710v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leclerc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.142" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108576v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.174" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.116" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castillo-Zamora" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Diez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476821" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422707v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.062" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897102v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huynh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259688" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P. Falcon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.066" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978429v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Aguilera-Alvarez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Martinez-Nolasco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.065" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147341" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Poret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259775" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422706v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2705" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02329054v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.206" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02328847v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815371" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490354v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Zamora" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escareno" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Barrios" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798094" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Camarillo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796045" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431270v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030182" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02329263v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.205" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.201" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961821v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nieto Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.561" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957555v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escare&#241;o" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540692" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02281718v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550042" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969076v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Danciu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stng" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540738" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.198" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.123" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656727v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ilian Niculescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1894" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01657896v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendes-Barrios" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Langarica C&#243;rdoba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101678" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658216v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Kaci" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bouamama" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boussaada" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Debiane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2017.8107073" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963847" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2017.8107072" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658365v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658264v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01445899v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unal Hakki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2016.7505261" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658297v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658313v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798743" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2016.7810535" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658325v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2016.7587993" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276078v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261215v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403229" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284833v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123598v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862469" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00478" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123621v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2014.6862469" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123670v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kn&#252;ppel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Woittennek" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02205" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062776v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935991v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832013v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781986v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123683v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120622-3-US-4021.00056" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664588v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cyril" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344301v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Loiseau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346507v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-11554-8#about" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123773v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587643v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ciril" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04844537v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68046-5_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780298v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim L Trabelsi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge Molnar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62265-6_11" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213259v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35675-9_4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634874v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01129-0_6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02936311v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821194-6.00004-4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03086945v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_9" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284749v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284777v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saldivar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4_2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123691v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3_14" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558729v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Clabaut" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558731v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;do Roselin Fanou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935782v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707650v4" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348338v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00348281v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02425399v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342601v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>