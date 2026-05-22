--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Islam Boussaada </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">islam-boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7020-6395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15002844X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed stabilization of conservative mechanical systems via delayed state feedback: system structure, Laguerre polynomials and MID property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2026024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing the best decay rate of the wave equation using internal delayed feedback damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Analysis and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cam.2026001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity manifolds as an opening to prescribe exponential decay : auto-regressive boundary feedback in wave equation stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-025-00761-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Partial Pole Placement for Systems of Differential Equations With Commensurate Delays: The Planar System Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3577641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of systems with delay-dependent coefficients and commensurate delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.167-203. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-024-00399-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-order multiplicities and their application in controlling delay dynamics. On zeros' distribution of linear combinations of Kummer hypergeometric functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.Article nº 96. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2024055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266392v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Rate Assignment through Multiple Spectral Values in Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.830-844. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3447117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed exponential stabilization of scalar neutral differential equations: Application to neural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Tamekue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Liviu Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101200. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617948v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Anaerobic Digestion Energy Viable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nait Hmad Lila Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terekhova Anastasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissonnade Maël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin Journal of Biotechnology &amp; Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relations between stability optimization of linear time-delay systems and multiple rightmost characteristic roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.143-166. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-024-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated Integral Representation of the Characteristic Function of Time-Delay Systems with Spectral Values of Maximal Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.757-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel necessary and sufficient condition for the stability of 2 × 2 first-order linear hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Balogoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.106066. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midpoint prescribed stabilization of the wave equation via autoregressive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2025.2542970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on equidistributed real spectral values in second-order delay systems: perspectives in partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.105728. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing transport equation solution's decay via multiplicity manifold and autoregressive boundary control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu‐iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of Interconnected SDE - Scalar PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust delayed resonator with acceleration feedback – design by double root assignment and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matěj Kuře</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Bušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 576, pp.118261. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Boundary Control of the Transport Equation. Assigning Real Spectra &amp; Exponential Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.3591-3596. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3337591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnad001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Characterization of Minima of the Spectral Abscissa and Rightmost Roots of Second-Order Systems with Input Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnad020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-induced-dominancy for delay systems: Comprehensive examples in the scalar neutral case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100835. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy property for second-order neutral differential equations with application in oscillation damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing advanced control strategies to eliminate stick-slip oscillations in drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman J. Shor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.10949-10969. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3144644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generic multiplicity-induced-dominancy property from retarded to neutral delay-differential equations: When delay-systems characteristics meet the zeros of Kummer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 360, pp.349-369. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Delay Control of Quadrotor Unmanned Aerial Vehicles: A Multiplicity-Induced-Dominancy Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463221082718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for stabilizability of time-delay systems with real-rooted plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on the Location of Non-Asymptotic Zeros of Whittaker and Kummer Hypergeometric Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, Paper No. 103093, 12 pp. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2021.103093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-induced-dominancy for delay-differential equations of retarded type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 286 (15), pp.84-118. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479909v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID Control Design for First-Order Delay Systems via MID Pole Placement: Performance vs. Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Multi-Link Aerial System and ASEKF-Based Disturbances Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2020.3034010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real spectral values coexistence and their effect on the stability of time-delay systems: Vandermonde matrices and exponential decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 358 (9-10), pp.1011-1032. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the critical delay for the double inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge A Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3-4), pp.356-364. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320926909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy in parametric second-order delay differential equations: Analysis and application in control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redamy Pérez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.57. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2019073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of micro-environment on yeast population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Trosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Friha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32006/eeep.2019.2.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a prey-predator system with modified Leslie-Gower and Holling type Ⅱ schemes incorporating a prey refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Raynaud de Fitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (9), pp.5003-5039. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2019042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a More General Class of Systems with Delay-Dependent Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2832459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependent Coefficients: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2828871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights into the migration of double imaginary roots under small deviation of two parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Qualitative Properties of Low-Degree Quasipolynomials: Further remarks on the spectral abscissa and rightmost-roots assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin mathématique de la Société des Sciences mathématiques de Roumanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.361 - 381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on the effect of multiple spectral values on the dynamics of time-delay systems. Application to the control of a mechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 542, pp.589-604. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2017.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coalescence of Spectral Values and its Effect on the Stability of Time-delay Systems: Application to Active Vibration Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.75 - 82. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit formula for the splitting of multiple eigenvalues for nonlinear eigenvalue problems and connections with the linearization for the delay eigenvalue problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.599-620. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M107774X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Based Sustained Chemical Oscillator: Qualitative Analysis of Oregonator-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Life Sciences Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.9 - 12. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LLS.2017.2756834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Algebraic Multiplicity of Crossing Imaginary Roots for Generic Quasipolynomials: A Vandermonde-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.1601-1606. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2480175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Codimension of Zero Singularities for Time-Delay Systems : A Link with Vandermonde and Birkhoff Incidence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (1), pp.47-88. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-016-0050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control oriented guided tour in oilwell drilling vibration modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.100-113. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted pendulum stabilization: Characterization of codimension-three triple zero bifurcation via multiple delayed proportional gains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude Independent Frequency Synchroniser for a Cubic Planar Polynomial System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://computationalnonlinear.asmedigitalcollection.asme.org/article.aspx?articleid=1397028. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some planar polynomial systems II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Strelcyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (2), pp.230-249. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity reduction of C-algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 217 (17), pp.7318-7323. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some planar polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Strelcyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (1), http://www.sciencedirect.com/science/article/pii/S0007449710000059. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the existence of periodic solution of perturbed generalized Li\'enard equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, http://ejde.math.txstate.edu/Volumes/2006/140/abstr.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed Exponential Convergence in Adaptive Observer Design with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zasadzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Workshop on Time Delay Systems TDS 2025 Gif-sur-Yvette, France, June 30 – July 02, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Feedback Controller for the Power System Stability of the SMIB System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAC Conference 2025 - 9th IFAC Symposium on System Structure and Control (SSSC), 19th IFAC Workshop on Time Delay Systems (TDS), and 2nd IFAC Workshop on Control of Complex Systems (COSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CentraleSupélec, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of a Multi Input-Delayed SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint SSSC, TDS, COSY conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of conservative mechanical systems in the presence of delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2025 - 19th IFAC Workshop on Time-delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif -sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an Interconnected SDE -Parabolic PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MID Property in Planar Delay Systems. Towards a Partial Pole Placement in the Multidimensional case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2025 - IFAC workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria; CentraleSupelec; IPSA, Jun 2025, Gif-Sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller design for LTI SISO systems with feedback delay. A partial pole placement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zasadziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Covariance Steering of a Linear Stochastic System with Input Delay and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in P3delta Software: New Development Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Proportional-Integral-Retarded Controller Tuning for Second Order Non-Minimum Phase Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Moreno-Negrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Fernando Méndez-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc64448.2024.10590914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse vibration midpoint control of an elastic string via an autoregressive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Based Output Feedback Controller for the Active Vibration Damping of a Vibrating Thin Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 European Control Conference (ECC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Quasipolynomials Real Roots Coexistence: Effect on Stability of Time-Delay Systems with Perspectives in Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Remadna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 European Control Conference (ECC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-Order Observer Design for Time-Delay Systems using Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2023 - 11th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehdi Driss, Dec 2023, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on the Pendulum Stabilization. Multiple Delays & Decay Rate Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Benchettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Timisoara, Romania. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc59206.2023.10308493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design in LTI Time-Delay Systems using Partial Pole Placement with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-I. Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MID-based control of a vibrating axisymmetric membrane using piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcón-Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOC 2022 - 10th European Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Z. WANG, T. INSPERGER, G. OROSZ, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padé Approximation and Hypergeometric Functions: A Missing Link with the Spectrum of Delay-Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.206-211, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID Property for Delay Systems: Insights on Spectral Values with Intermediate Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancún, Mexico. pp.6881-6888, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable and robust anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Taidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dercy Mambu Luvava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Engineering II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECI, Apr 2022, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Balance Board Robust Stabilization: A MID-based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge A Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over one Century of Spectrum Analysis in Delay Systems: An Overview and New Trends in Pole Placement Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reliable And Robust Anaerobic Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Taidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dercy Mambu Luvava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeniji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">None</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Engineering Conferences International, Apr 2022, Albufeira-Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Features of P3δ Software. Insights and Demos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayrton Hammoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.246--251, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Active/Passive Postural Quiet Stance Regulation Model: Perfect Behavior and Critical Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSY 2022 - 1st IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Quasipolynomial-Based Controllers with Dynamical Parameters - Application to Active Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsional-vibrations Damping in Drilling Systems: Multiplicity-Induced-Dominancy based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par: I. BOUSSAADA, G. MAZANTI, S-I. NICULESCU, J. CHEN, Aug 2021, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pole placement and spectral abscissa characterization for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOC 2021 - 10th European Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Z. WANG, T. INSPERGER, G. OROSZ, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Pole-Placement of Dynamical Systems by PID Control with Guaranteed Delay Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.115-120, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Roots of Maximal Multiplicity on the Stability of Some Classes of Delay Differential-Algebraic Systems: The Lossless Propagation Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. pp.764--769, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, Delays and Multiple Characteristic Roots in Dynamical Systems: A Guided Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César-Fernando Méndez-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.222-239, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Features of P3$\delta$ software: Partial Pole Placement via Delay Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayvir Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.215-221, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a qualitative analysis of a gene expression model with delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par I. BOUSSAADA, G. MAZANTI, S.-I. NICULESCU, J. CHEN, Aug 2021, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the multiplicity-induced-dominancy for scalar delay-differential equations with two delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.108-114, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration control of axisymmetric membrane through partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcón-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Parametric Analysis of PID Delay-Based Controllers for Quadrotor UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Hernandez-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Alvarez-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.28-37, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dominance of complex roots for single-delay linear equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Pole Placement via Delay Action: A Python Software for Delayed Feedback Stabilizing Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed control design of a vibrating thin membrane via a partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo P. Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights on rightmost spectral values assignment for time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pedagogical approach to data fusion and kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Aguilera-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Martinez-Nolasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional en Sistemas Mecatronicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Celaya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an MID-based Delayed Design for Arbitrary-order Dynamical Systems with a Mechanical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy extended to neutral delay equations: Towards a systematic PID tuning based on Rightmost root assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc45564.2020.9147341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Delayed Central Nervous System Action in the Regulation of a Third-order Muscle-Tendon Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Poret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc50638.2020.9259775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On qualitative properties of single-delay linear retarded differential equations: Characteristic roots of maximal multiplicity are necessarily dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MID property for a second-order neutral time-delay differential equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pole Placement and spectral abscissa characterization for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Islam Boussaada; Y Bouzidi; A Quadrat, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity controllers for vibrations damping in drilling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2019 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Philadelphia, United States. pp.5228-5233, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc.2019.8815371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay Control of a Multi-Rotor VTOL Multi-Agent System Towards Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.276-283, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Aerial Multi-Cargo System: Robust Acquiring and Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Camarillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1708-1713, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A problematic issue in the Walton-Marshall method for some neutral delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9030182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances and Coupling Compensation for Trajectory Tracking of a Multi-link Aerial Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies, CoDIT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.738-743, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration control through quasi-polynomial based controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2019 - 7th IFAC Symposium on System Structure and Control and 15th IFAC workshop on time-delay systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Islam Boussaada; Y Bouzidi; A Quadrat, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral design of robust delayed resonator by double-root assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matěj Kuře</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Time Delay Systems TDS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV for In-contact Cracks-sensing Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nieto Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Fernando Méndez Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Robot Control SYROCO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. pp.318--323, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decay Rate Assignment Based Design for Time-Delay Systems with Multiple Spectral Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay Tolerant Control of an Omnidirectional Multi-agent System for Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependent Coefficients Subject to Some Particular Delay Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Greece. pp.1208-1213, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling and oscillations damping of axial vibrations in a drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Stng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, SINAIA, Romania. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dominancy of Multiple Spectral Values for Time-delay Systems with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Time Delay Systems TDS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Federation of Automatic Control, Jun 2018, Budapest, Hungary. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric vs. algebraic approach: A study of double imaginary characteristic roots in time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1310 - 1315, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Control Systems subject to Delay-Difference Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Ilian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.13330 - 13335, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nieto Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Mendes-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Langarica Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RED-UAS 2017 - 4th International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Linkoping, Sweden. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RED-UAS.2017.8101678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural diagnosability analysis. Application to an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ould Bouamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Debiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 11th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tinos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delayed Feedback Controller for Active Vibration Control : A Rightmost-Characteristic Root Assignment based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing (ICSTCC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2017.8107073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependant Coefficients a two-Parameter Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc.2017.7963847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Stability Analysis of Systems with Delay Dependent Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing (ICSTCC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2017.8107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Stable Varieties of Time-delay Systems : A Missing Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on the effect of multiple spectral values on the dynamics of Time-delay systems : A Birkhoff-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th Conference of the International Linear Algebra Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on delay dynamics in Oregonator models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unal Hakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kathmandu, Nepal. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA.2016.7505261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and stable manifolds for time-delay systems : Further remarks on the rightmost root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more general stability analysis of systems with delay-dependent coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2016.7798743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of imaginary roots of multiplicity three and four under small deviation of two delays in time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Control Conference (ECC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2016.7810535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Sustained Oscillations in Delay Model Oregonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Control Applications(CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cca.2016.7587993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical delays, multiple characteristic roots and stability of dynamical systems : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of double imaginary characteristic roots under small deviation of two delay parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2015.7403229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the multiplicity of spectral values for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium Delay systems and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Braverman, Aug 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the codimension of the singularity at the origin for delay systems in the regular case: A vandermonde-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview on the Modeling of Oilwell Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Codimension of the Singularity at the Origin for Delay Systems: The Missing Link with Birkhoff Incidence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems July 7-11, 2014. Groningen, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2014.6862469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-Based Control of Torsional-Axial Coupled Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Knüppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Woittennek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted pendulum stabilization via a Pyragas-type controller: revisiting the triple zero singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Drilling Vibrations: A Time-Delay System-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2013 - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of drilling vibrations: A time-delay system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediteranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. p. 610-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of quadrotor via a Normal Form approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.No. 206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis for Delay Differential-Algebraic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Time Delay Systems, TDS 2012, Boston, MA, USA, June 22-24, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120622-3-US-4021.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics analysis of a drillstring model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAMCT11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Baltimore, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 19th IFAC Workshop on Time Delay Systems TDS 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays and Interconnections: Methodology, Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifat Sipahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-030-11553-1. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Oilwell Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ISBN 978-3-319-15746-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Insights on the Active/Passive Postural Quiet Stance Regulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ciril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Liviu Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Mathematics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Quasipolynomial-Based Controllers with Dynamical Parameters—Application to Active Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.241-263, 2025, Trends in Mathematics, 978-3-031-68045-8. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68046-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Insights into Partial Pole Placement Method in Observers Design for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-230, 2025, 978-3-031-68045-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Nervous System Action on Rolling Balance Board Robust Stabilization: Computer Algebra and MID-Based Feedback Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim L Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Partial Differential Equations and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.215-247, 2024, Trends in Mathematics, 978-3-031-62264-9. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62265-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Spectrum Distribution of Parametric Second-order Delay Differential Equations. Perspectives in Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Mathematics ((TM))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-3-031-36334-4. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35675-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Characteristic Roots of Linear Delay Differential Equations. Part II: from Argument Principle to Rightmost Root Assignment Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTROLLING DELAYED DYNAMICS: ADVANCES IN THEORY, METHODS AND APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-01129-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity controller for active vibration damping of thin mechanical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid Reza Karimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibration Control and Actuation of Large-Scale Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020, Emerging Methodologies and Applications in Modelling, Identification and Control, 978-0-12-821194-6. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821194-6.00004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Multiple Purely Imaginary Spectral Values of Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebraic and Symbolic Computation Methods in Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2020, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38356-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Codimension of the Singularity at the Origin for Networked Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Seuret; L. Hetel; J. Daafouz; K.H. Johansson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delays and Networked Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer : Heidelberg, pp.3-15, 2015, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32372-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay system modeling of rotary drilling vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Witrant, E. Fridman, O. Sename, L. Dugard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems : analysis and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer : Heidelberg, pp.23-44, 2015, Recent Results on Time-Delay Systems, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-Based Control for a Non-Linear Spatially Distributed Model of a Drilling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Knüppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Woittennek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-3-319-05576-3. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05576-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical framework for time-delay reservoir computing analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay is Necessary for a Potential to Achieve Exponential Stabilization of the Wave Equation via Internal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédo Roselin Fanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of an Interconnected n + m Hetero-directional Hyperbolic PDE - SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a prey-predator system with modified Leslie-Gower and Holling type II schemes incorporating a prey refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Raynaud de Fitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707650v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some real polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des solutions périodiques et des centres isochrones des systèmes d'équations différentielles ordinaires plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Rouen, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00348281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of functional differential-algebraic systems with applications in control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Université Paris Saclay, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02425399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial pole placement via delay action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId428"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Islam Boussaada </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">islam-boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7020-6395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15002844X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.nl/citations?hl=en&user=Q393SpUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed stabilization of conservative mechanical systems via delayed state feedback: system structure, Laguerre polynomials and MID property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2026024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing the best decay rate of the wave equation using internal delayed feedback damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Analysis and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cam.2026001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity manifolds as an opening to prescribe exponential decay : auto-regressive boundary feedback in wave equation stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 201 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-025-00761-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed exponential stabilization of scalar neutral differential equations: Application to neural control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Tamekue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Liviu Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101200. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617948v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay Rate Assignment through Multiple Spectral Values in Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.830-844. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3447117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-order multiplicities and their application in controlling delay dynamics. On zeros' distribution of linear combinations of Kummer hypergeometric functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.Article nº 96. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2024055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266392v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Partial Pole Placement for Systems of Differential Equations With Commensurate Delays: The Planar System Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3577641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of systems with delay-dependent coefficients and commensurate delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.167-203. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-024-00399-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Anaerobic Digestion Energy Viable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nait Hmad Lila Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terekhova Anastasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissonnade Maël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin Journal of Biotechnology &amp; Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relations between stability optimization of linear time-delay systems and multiple rightmost characteristic roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.143-166. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-024-00398-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel necessary and sufficient condition for the stability of 2 × 2 first-order linear hyperbolic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïla Balogoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.106066. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated Integral Representation of the Characteristic Function of Time-Delay Systems with Spectral Values of Maximal Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.757-762. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lcsys.2025.3577075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midpoint prescribed stabilization of the wave equation via autoregressive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2025.2542970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on equidistributed real spectral values in second-order delay systems: perspectives in partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.105728. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribing transport equation solution's decay via multiplicity manifold and autoregressive boundary control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu‐iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.7214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of Interconnected SDE - Scalar PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3411511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust delayed resonator with acceleration feedback – design by double root assignment and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matěj Kuře</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Bušek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 576, pp.118261. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Characterization of Minima of the Spectral Abscissa and Rightmost Roots of Second-Order Systems with Input Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnad020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Boundary Control of the Transport Equation. Assigning Real Spectra &amp; Exponential Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.3591-3596. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3337591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the pole placement of scalar linear delay systems with two delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imamci/dnad001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-induced-dominancy for delay systems: Comprehensive examples in the scalar neutral case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.100835. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy property for second-order neutral differential equations with application in oscillation damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing advanced control strategies to eliminate stick-slip oscillations in drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman J. Shor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.10949-10969. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3144644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generic multiplicity-induced-dominancy property from retarded to neutral delay-differential equations: When delay-systems characteristics meet the zeros of Kummer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 360, pp.349-369. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Delay Control of Quadrotor Unmanned Aerial Vehicles: A Multiplicity-Induced-Dominancy Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463221082718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions for stabilizability of time-delay systems with real-rooted plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on the Location of Non-Asymptotic Zeros of Whittaker and Kummer Hypergeometric Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 174, Paper No. 103093, 12 pp. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2021.103093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250426v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-induced-dominancy for delay-differential equations of retarded type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 286 (15), pp.84-118. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479909v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID Control Design for First-Order Delay Systems via MID Pole Placement: Performance vs. Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real spectral values coexistence and their effect on the stability of time-delay systems: Vandermonde matrices and exponential decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 358 (9-10), pp.1011-1032. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Multi-Link Aerial System and ASEKF-Based Disturbances Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2020.3034010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the critical delay for the double inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge A Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (3-4), pp.356-364. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320926909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy in parametric second-order delay differential equations: Analysis and application in control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El-Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redamy Pérez-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.57. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2019073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of micro-environment on yeast population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Trosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Friha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering and Environment Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32006/eeep.2019.2.0513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a prey-predator system with modified Leslie-Gower and Holling type Ⅱ schemes incorporating a prey refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Raynaud de Fitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (9), pp.5003-5039. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdsb.2019042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a More General Class of Systems with Delay-Dependent Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.1. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2018.2832459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependent Coefficients: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2828871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights into the migration of double imaginary roots under small deviation of two parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.91-97. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Qualitative Properties of Low-Degree Quasipolynomials: Further remarks on the spectral abscissa and rightmost-roots assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin mathématique de la Société des Sciences mathématiques de Roumanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61, pp.361 - 381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on the effect of multiple spectral values on the dynamics of time-delay systems. Application to the control of a mechanical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 542, pp.589-604. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2017.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit formula for the splitting of multiple eigenvalues for nonlinear eigenvalue problems and connections with the linearization for the delay eigenvalue problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.599-620. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M107774X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Coalescence of Spectral Values and its Effect on the Stability of Time-delay Systems: Application to Active Vibration Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia IUTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.75 - 82. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2017.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Based Sustained Chemical Oscillator: Qualitative Analysis of Oregonator-Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Life Sciences Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.9 - 12. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LLS.2017.2756834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Algebraic Multiplicity of Crossing Imaginary Roots for Generic Quasipolynomials: A Vandermonde-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (6), pp.1601-1606. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2480175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Codimension of Zero Singularities for Time-Delay Systems : A Link with Vandermonde and Birkhoff Incidence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (1), pp.47-88. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10440-016-0050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control oriented guided tour in oilwell drilling vibration modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.100-113. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted pendulum stabilization: Characterization of codimension-three triple zero bifurcation via multiple delayed proportional gains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude Independent Frequency Synchroniser for a Cubic Planar Polynomial System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://computationalnonlinear.asmedigitalcollection.asme.org/article.aspx?articleid=1397028. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some planar polynomial systems II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Strelcyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (2), pp.230-249. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity reduction of C-algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 217 (17), pp.7318-7323. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some planar polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Strelcyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Sciences Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (1), http://www.sciencedirect.com/science/article/pii/S0007449710000059. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulsci.2010.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the existence of periodic solution of perturbed generalized Li\'enard equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raouf Chouikha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, http://ejde.math.txstate.edu/Volumes/2006/140/abstr.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed Exponential Convergence in Adaptive Observer Design with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zasadzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Workshop on Time Delay Systems TDS 2025 Gif-sur-Yvette, France, June 30 – July 02, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif sur Yvette, France. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Feedback Controller for the Power System Stability of the SMIB System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAC Conference 2025 - 9th IFAC Symposium on System Structure and Control (SSSC), 19th IFAC Workshop on Time Delay Systems (TDS), and 2nd IFAC Workshop on Control of Complex Systems (COSY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CentraleSupélec, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of a Multi Input-Delayed SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint SSSC, TDS, COSY conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of conservative mechanical systems in the presence of delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2025 - 19th IFAC Workshop on Time-delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gif -sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an Interconnected SDE -Parabolic PDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the MID Property in Planar Delay Systems. Towards a Partial Pole Placement in the Multidimensional case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2025 - IFAC workshop on Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inria; CentraleSupelec; IPSA, Jun 2025, Gif-Sur-Yette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects in P3delta Software: New Development Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller design for LTI SISO systems with feedback delay. A partial pole placement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zasadziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Covariance Steering of a Linear Stochastic System with Input Delay and Additive Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Proportional-Integral-Retarded Controller Tuning for Second Order Non-Minimum Phase Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Moreno-Negrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Fernando Méndez-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Control Conference (ECC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc64448.2024.10590914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse vibration midpoint control of an elastic string via an autoregressive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Quasipolynomials Real Roots Coexistence: Effect on Stability of Time-Delay Systems with Perspectives in Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Remadna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 European Control Conference (ECC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay-Based Output Feedback Controller for the Active Vibration Damping of a Vibrating Thin Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 European Control Conference (ECC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-Order Observer Design for Time-Delay Systems using Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2023 - 11th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehdi Driss, Dec 2023, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on the Pendulum Stabilization. Multiple Delays & Decay Rate Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Benchettah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Timisoara, Romania. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc59206.2023.10308493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MID Property for Delay Systems: Insights on Spectral Values with Intermediate Multiplicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancún, Mexico. pp.6881-6888, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padé Approximation and Hypergeometric Functions: A Missing Link with the Spectrum of Delay-Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2022 - 25th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.206-211, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reliable and robust anaerobic digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Taidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dercy Mambu Luvava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Engineering II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECI, Apr 2022, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design in LTI Time-Delay Systems using Partial Pole Placement with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-I. Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems (TDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MID-based control of a vibrating axisymmetric membrane using piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcón-Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOC 2022 - 10th European Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Z. WANG, T. INSPERGER, G. OROSZ, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling Balance Board Robust Stabilization: A MID-based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge A Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over one Century of Spectrum Analysis in Delay Systems: An Overview and New Trends in Pole Placement Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reliable And Robust Anaerobic Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Taidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dercy Mambu Luvava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ademola Adeniji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sette Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">None</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Engineering Conferences International, Apr 2022, Albufeira-Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Features of P3δ Software. Insights and Demos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayrton Hammoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.246--251, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Active/Passive Postural Quiet Stance Regulation Model: Perfect Behavior and Critical Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSY 2022 - 1st IFAC Workshop on Control of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Quasipolynomial-Based Controllers with Dynamical Parameters - Application to Active Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2022 - 17th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsional-vibrations Damping in Drilling Systems: Multiplicity-Induced-Dominancy based design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par: I. BOUSSAADA, G. MAZANTI, S-I. NICULESCU, J. CHEN, Aug 2021, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pole placement and spectral abscissa characterization for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOC 2021 - 10th European Nonlinear Dynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Z. WANG, T. INSPERGER, G. OROSZ, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on Pole-Placement of Dynamical Systems by PID Control with Guaranteed Delay Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.115-120, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Roots of Maximal Multiplicity on the Stability of Some Classes of Delay Differential-Algebraic Systems: The Lossless Propagation Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. pp.764--769, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463452v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, Delays and Multiple Characteristic Roots in Dynamical Systems: A Guided Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César-Fernando Méndez-Barrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.222-239, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Features of P3$\delta$ software: Partial Pole Placement via Delay Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayvir Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.215-221, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration control of axisymmetric membrane through partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcón-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the multiplicity-induced-dominancy for scalar delay-differential equations with two delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDS 2021 - 16th IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Guangzhou, China. pp.108-114, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298715v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a qualitative analysis of a gene expression model with delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2021 -24th International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par I. BOUSSAADA, G. MAZANTI, S.-I. NICULESCU, J. CHEN, Aug 2021, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Parametric Analysis of PID Delay-Based Controllers for Quadrotor UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Hernandez-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Alvarez-Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.28-37, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an MID-based Delayed Design for Arbitrary-order Dynamical Systems with a Mechanical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Insperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Pole Placement via Delay Action: A Python Software for Delayed Feedback Stabilizing Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed control design of a vibrating thin membrane via a partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo P. Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.196--201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dominance of complex roots for single-delay linear equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some insights on rightmost spectral values assignment for time delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pedagogical approach to data fusion and kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Aguilera-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Martinez-Nolasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional en Sistemas Mecatronicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Celaya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity-Induced-Dominancy extended to neutral delay equations: Towards a systematic PID tuning based on Rightmost root assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc45564.2020.9147341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Delayed Central Nervous System Action in the Regulation of a Third-order Muscle-Tendon Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Poret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc50638.2020.9259775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On qualitative properties of single-delay linear retarded differential equations: Characteristic roots of maximal multiplicity are necessarily dominant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2020, Berlin / Virtual, Germany. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422706v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MID property for a second-order neutral time-delay differential equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC50638.2020.9259779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Aerial Multi-Cargo System: Robust Acquiring and Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiddad Labbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Camarillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1708-1713, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On pole Placement and spectral abscissa characterization for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC 2019 - 7th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Islam Boussaada; Y Bouzidi; A Quadrat, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity controllers for vibrations damping in drilling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2019 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Philadelphia, United States. pp.5228-5233, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc.2019.8815371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay Control of a Multi-Rotor VTOL Multi-Agent System Towards Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.276-283, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A problematic issue in the Walton-Marshall method for some neutral delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9030182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances and Coupling Compensation for Trajectory Tracking of a Multi-link Aerial Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanny Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies, CoDIT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.738-743, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active vibration control through quasi-polynomial based controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2019 - 7th IFAC Symposium on System Structure and Control and 15th IFAC workshop on time-delay systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Islam Boussaada; Y Bouzidi; A Quadrat, Sep 2019, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decay Rate Assignment Based Design for Time-Delay Systems with Multiple Spectral Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV for In-contact Cracks-sensing Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nieto Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Fernando Méndez Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Robot Control SYROCO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. pp.318--323, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral design of robust delayed resonator by double-root assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matěj Kuře</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Vyhlidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Time Delay Systems TDS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.72-77, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay Tolerant Control of an Omnidirectional Multi-agent System for Transport Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Álvarez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escareño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mendez-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependent Coefficients Subject to Some Particular Delay Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Greece. pp.1208-1213, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling and oscillations damping of axial vibrations in a drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Stng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2018 - 22nd International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, SINAIA, Romania. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2018.8540738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dominancy of Multiple Spectral Values for Time-delay Systems with Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Time Delay Systems TDS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Federation of Automatic Control, Jun 2018, Budapest, Hungary. pp.55-60, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delayed Feedback Controller for Active Vibration Control : A Rightmost-Characteristic Root Assignment based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing (ICSTCC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2017.8107073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Control Systems subject to Delay-Difference Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Ilian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.13330 - 13335, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric vs. algebraic approach: A study of double imaginary characteristic roots in time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1310 - 1315, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Control of an Interactive Tilt-rotor MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nieto Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Escareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Mendes-Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Langarica Córdoba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RED-UAS 2017 - 4th International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Linkoping, Sweden. pp.270-275, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RED-UAS.2017.8101678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural diagnosability analysis. Application to an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ould Bouamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Debiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 11th International Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tinos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Stability Analysis of Systems with Delay Dependent Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing (ICSTCC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icstcc.2017.8107072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of Systems with Delay-Dependant Coefficients a two-Parameter Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/acc.2017.7963847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards more general stability analysis of systems with delay-dependent coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2016.7798743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of imaginary roots of multiplicity three and four under small deviation of two delays in time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Control Conference (ECC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2016.7810535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and stable manifolds for time-delay systems : Further remarks on the rightmost root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 11th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on the effect of multiple spectral values on the dynamics of Time-delay systems : A Birkhoff-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulas Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 20th Conference of the International Linear Algebra Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further remarks on delay dynamics in Oregonator models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unal Hakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kathmandu, Nepal. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA.2016.7505261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Stable Varieties of Time-delay Systems : A Missing Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Sustained Oscillations in Delay Model Oregonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakki Ulaş Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Conference on Control Applications(CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cca.2016.7587993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical delays, multiple characteristic roots and stability of dynamical systems : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sinaia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of double imaginary characteristic roots under small deviation of two delay parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2015.7403229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the multiplicity of spectral values for time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-symposium Delay systems and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Braverman, Aug 2015, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview on the Modeling of Oilwell Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the codimension of the singularity at the origin for delay systems in the regular case: A vandermonde-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Codimension of the Singularity at the Origin for Delay Systems: The Missing Link with Birkhoff Incidence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Mathematical Theory of Networks and Systems July 7-11, 2014. Groningen, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ecc.2014.6862469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-Based Control of Torsional-Axial Coupled Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Knüppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Woittennek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted pendulum stabilization via a Pyragas-type controller: revisiting the triple zero singularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Drilling Vibrations: A Time-Delay System-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2013 - 5th Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of drilling vibrations: A time-delay system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediteranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. p. 610-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and control of quadrotor via a Normal Form approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.No. 206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis for Delay Differential-Algebraic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Time Delay Systems, TDS 2012, Boston, MA, USA, June 22-24, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120622-3-US-4021.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics analysis of a drillstring model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAMCT11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Baltimore, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 19th IFAC Workshop on Time Delay Systems TDS 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delays and Interconnections: Methodology, Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Valmorbida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifat Sipahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-030-11553-1. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Oilwell Drilling Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Belem Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ISBN 978-3-319-15746-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Insights on the Active/Passive Postural Quiet Stance Regulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali El Ati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ciril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Liviu Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Mathematics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Quasipolynomial-Based Controllers with Dynamical Parameters—Application to Active Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Falcon Prado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.241-263, 2025, Trends in Mathematics, 978-3-031-68045-8. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68046-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Insights into Partial Pole Placement Method in Observers Design for Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-230, 2025, 978-3-031-68045-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Nervous System Action on Rolling Balance Board Robust Stabilization: Computer Algebra and MID-Based Feedback Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim L Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csenge Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Partial Differential Equations and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.215-247, 2024, Trends in Mathematics, 978-3-031-62264-9. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-62265-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Spectrum Distribution of Parametric Second-order Delay Differential Equations. Perspectives in Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Mathematics ((TM))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-3-031-36334-4. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35675-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Characteristic Roots of Linear Delay Differential Equations. Part II: from Argument Principle to Rightmost Root Assignment Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTROLLING DELAYED DYNAMICS: ADVANCES IN THEORY, METHODS AND APPLICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-01129-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity controller for active vibration damping of thin mechanical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid Reza Karimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibration Control and Actuation of Large-Scale Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020, Emerging Methodologies and Applications in Modelling, Identification and Control, 978-0-12-821194-6. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821194-6.00004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Multiple Purely Imaginary Spectral Values of Time-Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebraic and Symbolic Computation Methods in Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-258, 2020, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38356-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Codimension of the Singularity at the Origin for Networked Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Irofti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Seuret; L. Hetel; J. Daafouz; K.H. Johansson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delays and Networked Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer : Heidelberg, pp.3-15, 2015, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32372-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay system modeling of rotary drilling vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saldivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mondié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Witrant, E. Fridman, O. Sename, L. Dugard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent results on time-delay systems : analysis and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer : Heidelberg, pp.23-44, 2015, Recent Results on Time-Delay Systems, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flatness-Based Control for a Non-Linear Spatially Distributed Model of a Drilling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Knüppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Woittennek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Complexity Controllers for Time-Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-3-319-05576-3. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05576-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical framework for time-delay reservoir computing analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay is Necessary for a Potential to Achieve Exponential Stabilization of the Wave Equation via Internal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crédo Roselin Fanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Optimal Control of an Interconnected n + m Hetero-directional Hyperbolic PDE - SDE System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Velho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bonalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a prey-predator system with modified Leslie-Gower and Holling type II schemes incorporating a prey refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Raynaud de Fitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707650v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isochronicity conditions for some real polynomial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des solutions périodiques et des centres isochrones des systèmes d'équations différentielles ordinaires plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Rouen, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00348281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis of functional differential-algebraic systems with applications in control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Université Paris Saclay, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02425399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial pole placement via delay action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Mazanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId430"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D78B3A74"/>
+    <w:nsid w:val="93C12DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/islam-boussaada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7020-6395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15002844X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05601611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Balogh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2026024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05352821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cam.2026001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-025-00761-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05113252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3577641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Jin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Gu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00399-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266392v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266228v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3447117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617948v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Liviu Trabelsi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nait Hmad Lila Amal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Arthur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terekhova Anastasia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Ma&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sette Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00398-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420553v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846359v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Balogoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2542970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145041v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schmoderer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04200203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu&#8208;iulian Niculescu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7214" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411511" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Ku&#345;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bu&#353;ek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118261" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194365v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3337591" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100835" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman J. Shor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3144644" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298718v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.293" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221082718" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277678v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Insperger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5698" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250426v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2021.103093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479909v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.03.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge A Molnar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Insperger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320926909" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019073" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VWFTPQRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Trosset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Ati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Friha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mogensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2019.2.0513" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Slimani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynaud de Fitte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2832459" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01781318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Iulian Niculescu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2828871" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01969066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amrane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01657659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakki Ula&#351; Unal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vyhlidal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.11.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656723v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.08.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01558169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M107774X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656725v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakki Ulas Unal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LLS.2017.2756834" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01425757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2480175" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01429961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-016-0050-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01425845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Belem Saldivar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mondi&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123578v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005322" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raouf Chouikha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Strelcyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.12.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.02.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.01.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Sassi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948872v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05052283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015547v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05045572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzi&#324;ski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.305" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677526v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Moreno-Negrete" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ram&#237;rez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc64448.2024.10590914" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698368v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.318" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Falcon Prado" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028886v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Remadna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213496v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benchettah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc59206.2023.10308493" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Niculescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.350" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108596v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Falc&#243;n-Prado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750884v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03860890v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dercy Mambu Luvava" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeiji" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765149v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.325" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765146v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.363" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461486v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeniji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Hammoumou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Millet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.365" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910971v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.054" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.329" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.159" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.125" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430358v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar-Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.143" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298710v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leclerc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.142" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108576v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.174" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.116" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castillo-Zamora" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Diez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476821" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422707v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.062" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897102v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huynh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259688" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108482v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P. Falcon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.066" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978429v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Aguilera-Alvarez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Martinez-Nolasco" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.065" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147341" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Poret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259775" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422706v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2705" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02329054v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.206" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02328847v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815371" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490354v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Zamora" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escareno" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Barrios" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798094" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Camarillo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796045" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431270v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030182" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02329263v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.205" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.201" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961821v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nieto Hernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.561" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957555v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969082v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escare&#241;o" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540692" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02281718v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550042" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969076v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Danciu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stng" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540738" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957523v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.198" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.123" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656727v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ilian Niculescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1894" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01657896v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendes-Barrios" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Langarica C&#243;rdoba" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101678" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658216v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Kaci" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bouamama" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boussaada" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Debiane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2017.8107073" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963847" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2017.8107072" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658365v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658264v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01445899v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unal Hakki" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2016.7505261" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658297v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658313v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798743" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418212v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2016.7810535" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658325v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2016.7587993" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276078v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261215v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403229" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284833v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123598v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862469" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00478" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123621v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2014.6862469" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123670v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kn&#252;ppel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Woittennek" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02205" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062776v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935991v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832013v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781986v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123683v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120622-3-US-4021.00056" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664588v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cyril" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344301v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Loiseau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346507v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-11554-8#about" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123773v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587643v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ciril" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04844537v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68046-5_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780298v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim L Trabelsi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge Molnar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62265-6_11" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213259v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35675-9_4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634874v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01129-0_6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02936311v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821194-6.00004-4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03086945v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_9" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284749v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284777v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saldivar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4_2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123691v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3_14" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558729v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Clabaut" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558731v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;do Roselin Fanou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935782v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707650v4" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348338v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00348281v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02425399v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342601v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/islam-boussaada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7020-6395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15002844X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.nl/citations?hl=en&amp;user=Q393SpUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05601611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Balogh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2026024" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05352821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cam.2026001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-025-00761-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617948v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tamekue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Liviu Trabelsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266228v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mazanti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Michiels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3447117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266392v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05113252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3577641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Jin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqin Gu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00399-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nait Hmad Lila Amal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Arthur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terekhova Anastasia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Ma&#235;l" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sette Diop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04710724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00398-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846359v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Balogoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420553v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lcsys.2025.3577075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2542970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145041v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schmoderer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105728" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04200203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu&#8208;iulian Niculescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7214" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Velho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bonalli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3411511" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Ku&#345;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bu&#353;ek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194365v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3337591" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669644v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnad001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benarab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Trabelsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100835" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100721" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman J. Shor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3144644" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298718v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.293" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escareno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221082718" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Insperger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5698" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250426v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2021.103093" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479909v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.03.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.112" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge A Molnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Insperger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320926909" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Ati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redamy P&#233;rez-Ramos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019073" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VWFTPQRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Trosset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Ati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Friha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mogensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32006/eeep.2019.2.0513" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Slimani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raynaud de Fitte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2019042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2832459" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01781318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Iulian Niculescu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2828871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Irofti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01969066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amrane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01657659v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakki Ula&#351; Unal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vyhlidal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2017.11.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01558169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M107774X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2017.08.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656725v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakki Ulas Unal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LLS.2017.2756834" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01425757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2480175" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01429961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-016-0050-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01425845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Belem Saldivar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mondi&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2016.09.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.03.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005322" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533275v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raouf Chouikha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Strelcyn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.12.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.02.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2010.01.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123648v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Sassi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149011v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948872v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05052283v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015547v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05045572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677526v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzi&#324;ski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.305" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381695v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Moreno-Negrete" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ram&#237;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc64448.2024.10590914" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.318" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028886v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Remadna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356358v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Falcon Prado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381790v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213496v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Benchettah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc59206.2023.10308493" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777568v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993353" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03860890v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dercy Mambu Luvava" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeiji" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Niculescu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.350" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Falc&#243;n-Prado" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.325" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03765146v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.363" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Adeniji" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrton Hammoumou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Millet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.365" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910971v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.01.054" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799984v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.329" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893005v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.159" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.125" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463452v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.177" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430358v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar-Fernando M&#233;ndez-Barrios" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.143" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298710v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leclerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayvir Raj" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.142" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427577v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.116" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298715v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.124" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roussel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.174" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490161v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Castillo-Zamora" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Diez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez-Munoz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476821" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.065" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897102v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huynh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259688" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P. Falcon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422707v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.062" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889940v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.066" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978429v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Aguilera-Alvarez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Martinez-Nolasco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479679v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc45564.2020.9147341" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Poret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259775" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422706v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2705" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934532v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC50638.2020.9259779" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977735v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Zamora" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Camarillo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796045" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02329054v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.206" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02328847v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815371" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02490354v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan &#193;lvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escareno" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Barrios" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798094" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02431270v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9030182" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02329263v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.205" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957555v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961821v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nieto Hernandez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fernando M&#233;ndez Barrios" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.561" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957517v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.201" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969082v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escare&#241;o" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540692" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02281718v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550042" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969076v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Danciu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Stng" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2018.8540738" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01957523v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.198" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658209v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2017.8107073" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01656727v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ilian Niculescu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1894" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815469v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.123" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01657896v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mendes-Barrios" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Langarica C&#243;rdoba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2017.8101678" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658216v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Kaci" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ould Bouamama" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boussaada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Debiane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658201v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc.2017.8107072" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276317v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963847" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2016.7798743" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2016.7810535" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658264v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01445899v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unal Hakki" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2016.7505261" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658365v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01658325v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2016.7587993" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276078v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261215v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403229" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284833v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00478" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123598v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862469" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123621v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2014.6862469" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123670v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kn&#252;ppel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Woittennek" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02205" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062776v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935991v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832013v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781986v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123683v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120622-3-US-4021.00056" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00664588v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cyril" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344301v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Loiseau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346507v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Valmorbida" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rifat Sipahi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-11554-8#about" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123773v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587643v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ciril" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04844537v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68046-5_12" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780298v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711038v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim L Trabelsi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csenge Molnar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62265-6_11" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04213259v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35675-9_4" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634874v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01129-0_6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02936311v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821194-6.00004-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03086945v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38356-5_9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284749v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32372-5_1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284777v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saldivar" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4_2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123691v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05576-3_14" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558729v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Clabaut" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558731v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;do Roselin Fanou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935782v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707650v4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348338v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00348281v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02425399v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342601v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>