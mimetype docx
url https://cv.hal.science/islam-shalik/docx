--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -205,381 +205,594 @@
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Collection droit de l'Union européenne - Colloques, 9782802776857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la politique environnementale de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Shalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, pp.290, 2026, 9782802776857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conciliation de l’intérêt environnemental avec les autres objectifs de l’Union: une question de démocratie(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P.-J. Thil, M. Guyot, I. Shalik, M. Clavel, J. Fontaine (dir.), L’évolution de la politique environnementale de l’Union. Défis et perspectives juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, p. 95-107, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de la valeur de la citoyenneté européenne : quand le coq gaspille sa perle…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une métapolitique européenne : défis et perspectives juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Jean Thil, Mathilde Guyot, Islam Shalik, Marlène Clavel, Joris Fontaine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O. Bonnard, A. Leconte, I. Shalik (dir.), Le droit et les fables de Jean de La Fontaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; martin, pp.173-190, 2023, 9782849347331</w:t>
+              <w:t xml:space="preserve">L'évolution de la politique environnementale de l'Union européenne. Défis et perspectives juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2026, 9782802776857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895719v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières intelligentes de l’Union européenne</w:t>
+                <w:t xml:space="preserve">À la recherche de la valeur de la citoyenneté européenne : quand le coq gaspille sa perle…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières et migrations en Europe : études juridiques et culturelles dans une perspective franco-allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions juridiques franco-allemandes, pp.53-143, 2023, Collection Revue générale du droit. Série manuels, 978-620-2-48460-2</w:t>
+              <w:t xml:space="preserve">O. Bonnard, A. Leconte, I. Shalik (dir.), Le droit et les fables de Jean de La Fontaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; martin, pp.173-190, 2023, 9782849347331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614104v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les frontières intelligentes de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Shalik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Chamayou-Kuhn; Constance Chevallier-Govers; Florence Renard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et migrations en Europe : études juridiques et culturelles dans une perspective franco-allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions juridiques franco-allemandes, pp.53-143, 2023, Collection Revue générale du droit. Série manuels, 978-620-2-48460-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enfance et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Bompard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et handicap dans la Grande Région - de l'enfance à l'âge adulte, état des lieux : interreg VA grande Région EUR&amp;QUA 2014-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions juridiques franco-allemandes, pp.53-113, 2021, Revue générale du droit, 978-620-2-48456-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -589,525 +802,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs européennes comme matérialisation d’une devise de l’Union européenne. À la recherche et au-delà des influences française et allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Liberté, Égalité, Fraternité lors du 70e jubilé du Centre juridique franco-allemand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität des Saarlandes, Nov 2025, Saarbrücken, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résolution législative du Parlement européen du 3 mai 2022 : vers une refonte de la « loi électorale européenne » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souveraineté européenne, élections et citoyenneté : le tournant de 2024 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Doctorants de Bayonne, Jun 2024, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergency of an EU Green Citizenship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Colloquium: New Challenges for European Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Giegerich, Jul 2023, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler d’Europe au prisme de la citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment parler d’Europe ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilbert Casasus, Nov 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Conference on the Future of Europe and the Green Deal : The Necessary Input Legitimacy to a Successful Output Legitimacy in EU environmental law ?</w:t>
+                <w:t xml:space="preserve">L’éco-citoyen, nouveau moteur de l‘intégration européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition énergétique et acceptabilité sociale : quels enjeux internationaux et européens ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Roncato; Jean-Daniel Collomb, Nov 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Droit et environnement : regards croisés en droit français, allemand, européen et international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Juridique Franco-Allemand, Université de la Sarre; École doctorale de Sciences Juridiques, Université Grenoble Alpes; Centre de recherches juridiques de Grenoble (CRJ); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895722v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éco-citoyen, nouveau moteur de l‘intégration européenne ?</w:t>
+                <w:t xml:space="preserve">The Conference on the Future of Europe and the Green Deal : The Necessary Input Legitimacy to a Successful Output Legitimacy in EU environmental law ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et environnement : regards croisés en droit français, allemand, européen et international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Juridique Franco-Allemand, Université de la Sarre; École doctorale de Sciences Juridiques, Université Grenoble Alpes; Centre de recherches juridiques de Grenoble (CRJ); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Transition énergétique et acceptabilité sociale : quels enjeux internationaux et européens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Roncato; Jean-Daniel Collomb, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998007v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des lanceurs d’alerte en matière environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et environnement : regards croisés en droit français, allemand, européen et international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Juridique Franco-Allemand, Université de la Sarre; École doctorale de Sciences Juridiques, Université Grenoble Alpes; Centre de recherches juridiques de Grenoble (CRJ); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1117,124 +1330,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit et les &amp;quot;Fables&amp;quot; de Jean de la Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit et les fables de Jean de La Fontaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2023, Droit &amp; Littérature, 978-2-84934-733-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1244,112 +1457,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La directive 2019/1937: un instrument au service des lanceurs d’alerte en matière environnementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (4), pp.843-860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1496,51 +1709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Shalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Thil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-evolution-politique-environnementale-l-union-europeenne-9782802776857.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leconte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bompard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bonnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Shalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Thil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-evolution-politique-environnementale-l-union-europeenne-9782802776857.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bompard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bonnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>