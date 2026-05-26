--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1086,165 +1086,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éco-citoyen, nouveau moteur de l‘intégration européenne ?</w:t>
+                <w:t xml:space="preserve">The Conference on the Future of Europe and the Green Deal : The Necessary Input Legitimacy to a Successful Output Legitimacy in EU environmental law ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et environnement : regards croisés en droit français, allemand, européen et international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Juridique Franco-Allemand, Université de la Sarre; École doctorale de Sciences Juridiques, Université Grenoble Alpes; Centre de recherches juridiques de Grenoble (CRJ); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Transition énergétique et acceptabilité sociale : quels enjeux internationaux et européens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Roncato; Jean-Daniel Collomb, Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998007v1</w:t>
+                <w:t xml:space="preserve">hal-04895722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Conference on the Future of Europe and the Green Deal : The Necessary Input Legitimacy to a Successful Output Legitimacy in EU environmental law ?</w:t>
+                <w:t xml:space="preserve">L’éco-citoyen, nouveau moteur de l‘intégration européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Shalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition énergétique et acceptabilité sociale : quels enjeux internationaux et européens ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Roncato; Jean-Daniel Collomb, Nov 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Droit et environnement : regards croisés en droit français, allemand, européen et international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Juridique Franco-Allemand, Université de la Sarre; École doctorale de Sciences Juridiques, Université Grenoble Alpes; Centre de recherches juridiques de Grenoble (CRJ); Centre d'études sur la sécurité internationale et les coopérations européennes (CESICE), Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895722v1</w:t>
+                <w:t xml:space="preserve">hal-04998007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des lanceurs d’alerte en matière environnementale</w:t>
               </w:r>
@@ -1709,51 +1709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Shalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Thil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-evolution-politique-environnementale-l-union-europeenne-9782802776857.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bompard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bonnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Shalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Thil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/l-evolution-politique-environnementale-l-union-europeenne-9782802776857.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leconte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bompard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04895722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bonnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>