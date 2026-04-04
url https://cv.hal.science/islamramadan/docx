--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -425,278 +425,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring acoustic velocity map in turbulent flow using sub-Nyquist-rate PIV system</w:t>
+                <w:t xml:space="preserve">Operation map of a traveling-wave thermoacoustic electric generator with variable resistive-capacitive electric loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rampnoux</w:t>
+                <w:t xml:space="preserve">Abdelmaged H Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Elbeltagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omar A Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Serag-Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-024-03913-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.1757 - 1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0028678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016227v1</w:t>
+                <w:t xml:space="preserve">hal-05018910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation map of a traveling-wave thermoacoustic electric generator with variable resistive-capacitive electric loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring acoustic velocity map in turbulent flow using sub-Nyquist-rate PIV system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Elbeltagy</w:t>
+                <w:t xml:space="preserve">Simon Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar A Ismail</w:t>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M A Serag-Eldin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156, pp.1757 - 1768. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0028678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-024-03913-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018910v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of pressure-reducing instabilities in perforated plates for compressible and cavitating flows</w:t>
               </w:r>
@@ -793,599 +793,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of multimodal noise generation by ducted low Mach number flows through orifice plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Rampnoux</w:t>
+                <w:t xml:space="preserve">Acoustic viscous boundary layer beyond laminar regime: Particle Image Velocimetry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0015197⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98, pp.109062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276150v1</w:t>
+                <w:t xml:space="preserve">hal-04265686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic viscous boundary layer beyond laminar regime: Particle Image Velocimetry measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
+                <w:t xml:space="preserve">Experimental investigation of multimodal noise generation by ducted low Mach number flows through orifice plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nicola Quaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Malavasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98, pp.109062. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (5), pp.2982-2999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0015197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265686v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of oscillating flow characteristics at the exit of a stacked mesh grid regenerator</w:t>
+                <w:t xml:space="preserve">Design, manufacturing and testing of a compact thermoacoustic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gardner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0003375⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.116705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186007v1</w:t>
+                <w:t xml:space="preserve">hal-03186004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the trapped modes in the presence of non-potential flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congcong Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.2514 - 2525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0005914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, manufacturing and testing of a compact thermoacoustic refrigerator</w:t>
+                <w:t xml:space="preserve">Experimental investigation of oscillating flow characteristics at the exit of a stacked mesh grid regenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gardner</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 189, pp.116705. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149 (2), pp.807-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0003375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186004v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of natural convection flows in two horizontal thermoacoustic cavities</w:t>
               </w:r>
@@ -1531,51 +1531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145 (6), pp.3664-3666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1635,51 +1635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143 (1), pp.361-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1726,51 +1726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oxidizer flexibility and bluff-body blockage ratio on flammability limits of diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tharwat Abou-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1879,90 +1879,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTIMATION OF ACOUSTIC VELOCITY IN STEADY TURBULENT FLOW USING COMPRESSED SENSING ON PARTICLE IMAGE VELOCITY MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Amesterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2072,265 +2072,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigate the contribution of natural convection to the complex temperature distribution in a thermoacoustic core using experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Fontbonne</w:t>
+                <w:t xml:space="preserve">Estimation of acoustic velocity in steady turbulent flow using compressed sensing on particle image velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th Internationl Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Acoustics and Vibration, Jul 2024, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016263v1</w:t>
+                <w:t xml:space="preserve">hal-04703389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of acoustic velocity in steady turbulent flow using compressed sensing on particle image velocity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Rampnoux</w:t>
+                <w:t xml:space="preserve">Investigate the contribution of natural convection to the complex temperature distribution in a thermoacoustic core using experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Internationl Congress on Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTER-NOISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Nantes (France), France. pp.2931 - 2937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/in_2024_3251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703389v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal noise generation in low Mach number orifice plates: an experimental investigation</w:t>
               </w:r>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nicola Quaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Malavasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,90 +2446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Vélocimétrie par Images de Particules pour mesurer la cartographie de la vitesse acoustique dans un conduit avec écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Sauderais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marsaille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2580,51 +2580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2662,64 +2662,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV Investigation of the Flow Patterns around Plates with Various Plate-End Shapes in Oscillating Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La 16ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2960,64 +2960,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abd El-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3163,64 +3163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abd El-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3258,51 +3258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OXY-COMBUSTION OF CNG FLAMES AS COMPARED TO AIR AND ENRICHED AIR: APPEARANCE, STABILITY AND EMISSIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tharwat Abou-Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3372,90 +3372,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Velocity Estimation in the Presence of Steady Flow Using Particle Image Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ali Akrout; Moez Abdennadher; Nabih Feki; Mohamed Slim Abbes; Fakher Chaari; Mohamed Haddar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Springer International Publishing, pp.251-259, 2023, Applied Condition Monitoring, 978-3-031-34189-2. </w:t>
@@ -3780,51 +3780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74A53BBB"/>
+    <w:nsid w:val="2BEBD4C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4011,51 +4011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/islamramadan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3788-2890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284467472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105175776646516890696" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371247v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcglade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arman Arefin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rampnoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03913-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged H Ibrahim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elbeltagy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Ismail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Serag-Eldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028678" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicola Quaroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malavasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2023.102455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged Ibrahim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005914" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Abou-Arab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Rashwan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Nemitallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3530" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd El-Rahman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03329176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/islamramadan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3788-2890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284467472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105175776646516890696" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371247v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcglade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arman Arefin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged H Ibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elbeltagy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Ismail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Serag-Eldin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rampnoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03913-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicola Quaroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malavasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2023.102455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005914" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Abou-Arab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Rashwan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Nemitallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3530" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd El-Rahman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03329176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>