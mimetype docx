--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -793,599 +793,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic viscous boundary layer beyond laminar regime: Particle Image Velocimetry measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of multimodal noise generation by ducted low Mach number flows through orifice plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nicola Quaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Malavasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109062⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (5), pp.2982-2999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0015197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265686v1</w:t>
+                <w:t xml:space="preserve">hal-04276150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of multimodal noise generation by ducted low Mach number flows through orifice plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Rampnoux</w:t>
+                <w:t xml:space="preserve">Acoustic viscous boundary layer beyond laminar regime: Particle Image Velocimetry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Malavasi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+                <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 152 (5), pp.2982-2999. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98, pp.109062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0015197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276150v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, manufacturing and testing of a compact thermoacoustic refrigerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of the trapped modes in the presence of non-potential flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congcong Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Gardner</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116705⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.2514 - 2525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186004v1</w:t>
+                <w:t xml:space="preserve">hal-05018963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the trapped modes in the presence of non-potential flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of oscillating flow characteristics at the exit of a stacked mesh grid regenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150, pp.2514 - 2525. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0005914⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 149 (2), pp.807-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0003375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018963v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of oscillating flow characteristics at the exit of a stacked mesh grid regenerator</w:t>
+                <w:t xml:space="preserve">Design, manufacturing and testing of a compact thermoacoustic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+                <w:t xml:space="preserve">David Gardner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 149 (2), pp.807-818. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.116705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0003375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186007v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of natural convection flows in two horizontal thermoacoustic cavities</w:t>
               </w:r>
@@ -1531,51 +1531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145 (6), pp.3664-3666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1635,51 +1635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143 (1), pp.361-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1726,51 +1726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oxidizer flexibility and bluff-body blockage ratio on flammability limits of diffusion flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tharwat Abou-Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1839,1516 +1839,1408 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATION OF ACOUSTIC VELOCITY IN STEADY TURBULENT FLOW USING COMPRESSED SENSING ON PARTICLE IMAGE VELOCITY MEASUREMENTS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toroidal mean flow and complex temperature distribution in a thermoacoustic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Congress on Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTER-NOISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France. pp.4968 - 4978, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018901v1</w:t>
+                <w:t xml:space="preserve">hal-05016256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toroidal mean flow and complex temperature distribution in a thermoacoustic core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of acoustic velocity in steady turbulent flow using compressed sensing on particle image velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Internationl Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Acoustics and Vibration, Jul 2024, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05016256v1</w:t>
+                <w:t xml:space="preserve">hal-04703389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of acoustic velocity in steady turbulent flow using compressed sensing on particle image velocity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Rampnoux</w:t>
+                <w:t xml:space="preserve">Investigate the contribution of natural convection to the complex temperature distribution in a thermoacoustic core using experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Internationl Congress on Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTER-NOISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Nantes (France), France. pp.2931 - 2937, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/in_2024_3251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703389v1</w:t>
+                <w:t xml:space="preserve">hal-05016263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigate the contribution of natural convection to the complex temperature distribution in a thermoacoustic core using experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Fontbonne</w:t>
+                <w:t xml:space="preserve">Multi-modal noise generation in low Mach number orifice plates: an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nicola Quaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Malavasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIMETA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Palermo, Italy. pp.699-704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644902431-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/in_2024_3251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05016263v1</w:t>
+                <w:t xml:space="preserve">hal-04277082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal noise generation in low Mach number orifice plates: an experimental investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Nicola Quaroni</w:t>
+                <w:t xml:space="preserve">Utilisation de la Vélocimétrie par Images de Particules pour mesurer la cartographie de la vitesse acoustique dans un conduit avec écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Sauderais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMETA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marsaille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781644902431-112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277082v1</w:t>
+                <w:t xml:space="preserve">hal-05018935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la Vélocimétrie par Images de Particules pour mesurer la cartographie de la vitesse acoustique dans un conduit avec écoulement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Investigation of the Oscillating Flow Dynamics at the Exit of Regenerator Meshes with Different Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solène Moreau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marsaille, France</w:t>
+              <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018935v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Oscillating Flow Dynamics at the Exit of Regenerator Meshes with Different Configurations</w:t>
+                <w:t xml:space="preserve">PIV Investigation of the Flow Patterns around Plates with Various Plate-End Shapes in Oscillating Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23RD INTERNATIONAL CONGRESS ON ACOUSTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328990v1</w:t>
+                <w:t xml:space="preserve">hal-03329031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIV Investigation of the Flow Patterns around Plates with Various Plate-End Shapes in Oscillating Flows</w:t>
+                <w:t xml:space="preserve">Mesures de vent acoustique dans un moteur thermoacoustique à onde stationnaire par vélocimétrie laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329031v1</w:t>
+                <w:t xml:space="preserve">hal-02097625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de vent acoustique dans un moteur thermoacoustique à onde stationnaire par vélocimétrie laser</w:t>
+                <w:t xml:space="preserve">Mesures de vent acoustique dans un moteur thermoacoustique à ondes stationnaires par vélocimétrie laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">La 16ème Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097625v1</w:t>
+                <w:t xml:space="preserve">hal-03329149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de vent acoustique dans un moteur thermoacoustique à ondes stationnaires par vélocimétrie laser</w:t>
+                <w:t xml:space="preserve">Transition to Turbulence in Oscillating Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd El-Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La 16ème Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">24th International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329149v1</w:t>
+                <w:t xml:space="preserve">hal-03329157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to Turbulence in Oscillating Flows</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF ACOUSTIC STREAMING IN A SIMPLE THERMOACOUSTIC ENGINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329157v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF ACOUSTIC STREAMING IN A SIMPLE THERMOACOUSTIC ENGINE</w:t>
+                <w:t xml:space="preserve">NUMERICAL INVESTIGATION ON THE THERMOACOUSTIC STREAMING BEHAVIOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd El-Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehab Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329154v1</w:t>
+                <w:t xml:space="preserve">hal-03329159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL INVESTIGATION ON THE THERMOACOUSTIC STREAMING BEHAVIOR</w:t>
+                <w:t xml:space="preserve">OXY-COMBUSTION OF CNG FLAMES AS COMPARED TO AIR AND ENRICHED AIR: APPEARANCE, STABILITY AND EMISSIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmaged Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tharwat Abou-Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3358,51 +3250,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Velocity Estimation in the Presence of Steady Flow Using Particle Image Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3438,70 +3330,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ali Akrout; Moez Abdennadher; Nabih Feki; Mohamed Slim Abbes; Fakher Chaari; Mohamed Haddar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Springer International Publishing, pp.251-259, 2023, Applied Condition Monitoring, 978-3-031-34189-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3511,91 +3403,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY FOR CNG FLAME PROPERTIES BURNT IN O2/CO2 MIXTURE AS COMPARED TO AIR AND ENRICHED AIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3605,114 +3497,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Non-linearities in Thermoacoustic Systems: Streaming, Transition to Turbulence and Entrance Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam Ramadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustics [physics.class-ph]. American university in Cairo, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03329176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3780,51 +3672,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BEBD4C2"/>
+    <w:nsid w:val="69AA0A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4011,51 +3903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/islamramadan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3788-2890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284467472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105175776646516890696" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371247v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcglade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arman Arefin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged H Ibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elbeltagy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Ismail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Serag-Eldin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rampnoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03913-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicola Quaroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malavasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2023.102455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005914" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Abou-Arab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Rashwan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Nemitallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3530" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd El-Rahman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03329176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/islamramadan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3788-2890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284467472" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105175776646516890696" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371247v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mcglade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Arman Arefin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.129093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged H Ibrahim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Elbeltagy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar A Ismail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Serag-Eldin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rampnoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03913-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicola Quaroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Benzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malavasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2023.102455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaged Ibrahim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehab Abdel-Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0003375" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gardner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116705" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hireche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119195" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5112503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03186017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Abou-Arab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Rashwan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhat Nemitallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3530" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fontbonne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/in_2024_3251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Sauderais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097625v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd El-Rahman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_28" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03329176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>