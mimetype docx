--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -181,183 +181,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couverture médiatique espagnole sur la crise économique grecque de 2009</w:t>
+                <w:t xml:space="preserve">El tratamiento informativo de la crisis griega en la prensa económica digital de España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Ramos Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Public &amp; Social Innovation Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Estudios de Lingüística Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Estudios aplicados sobre el discurso especializado, 8, pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31637/epsir-2025-1185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4995/ELA.2025.684101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925383v1</w:t>
+                <w:t xml:space="preserve">hal-05253487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El tratamiento informativo de la crisis griega en la prensa económica digital de España</w:t>
+                <w:t xml:space="preserve">La couverture médiatique espagnole sur la crise économique grecque de 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Ramos Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios de Lingüística Aplicada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Estudios aplicados sobre el discurso especializado, 8, pp.67-79. </w:t>
+              <w:t xml:space="preserve">European Public &amp; Social Innovation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/ELA.2025.684101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31637/epsir-2025-1185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253487v1</w:t>
+                <w:t xml:space="preserve">hal-04925383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La enseñanza del español como lengua extranjera en el contexto universitario: diseño, implementación y evaluación de un dispositivo híbrido</w:t>
               </w:r>
@@ -493,200 +493,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l’impact d’un dispositif de remédiation anglais/espagnol sur le développement de compétences langagières et d’autonomie d’apprentissage en langue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terremotos y epidemias: el uso de metáforas en la prensa económica española</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Ramos Ruiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Thiberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TECHNO REVIEW. International Technology, Science and Society Review /Revista Internacional de Tecnología, Ciencia y Sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37467/revtechno.v14.4830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202699v1</w:t>
+                <w:t xml:space="preserve">hal-04017448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terremotos y epidemias: el uso de metáforas en la prensa económica española</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer l’impact d’un dispositif de remédiation anglais/espagnol sur le développement de compétences langagières et d’autonomie d’apprentissage en langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Ramos Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Thiberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNO REVIEW. International Technology, Science and Society Review /Revista Internacional de Tecnología, Ciencia y Sociedad</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.81-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017448v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cobertura mediática de la crisis griega de 2009: el discurso económico en la prensa digital española</w:t>
               </w:r>
@@ -1046,77 +1046,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing an English remediation course designed to promote linguistic and language-learning autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Ramos Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Thiberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TeachLEng, « Teaching and Learning English as a Foreign Language in Educational Settings: Issues and Specificities »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international organisé par l'ARDAA – association pour la recherche en didactique et acquisition de l’anglais; Université Sorbonne Nouvelle, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1236,51 +1236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement pour la réussite des étudiants de L1 : quelles pratiques pédagogiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Ramos Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1331,51 +1331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet IDEX RemedLang (« évaluation d’un dispositif de remédiation anglaise et espagnole dans le but de favoriser l’autonomie langagière et l’autonomie d’apprentissage au niveau L1 en LEA »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Ramos Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire hebdomadaire de l’EA 3967 – CLILLAC-ARP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Université de Paris, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1928,51 +1928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38332324"/>
+    <w:nsid w:val="BE9A6A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2159,51 +2159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismael-ramos-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5661-0460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-4543-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ramos Ruiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31637/epsir-2025-1185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ELA.2025.684101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31637/epsir-2024-968" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37467/revvisual.v10.4602" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04202699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37467/revtechno.v14.4830" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/redd.5.2022.105-122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Ramos Ruiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/clac.70743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10878-8.p.0151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pamies Bertr&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03455301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03455311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismael-ramos-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5661-0460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-4543-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ramos Ruiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ELA.2025.684101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31637/epsir-2025-1185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31637/epsir-2024-968" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37467/revvisual.v10.4602" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017448v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37467/revtechno.v14.4830" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04202699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/redd.5.2022.105-122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Ramos Ruiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/clac.70743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10878-8.p.0151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pamies Bertr&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03455301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03455311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>