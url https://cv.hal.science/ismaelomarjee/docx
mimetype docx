--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -2941,191 +2941,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports de travail internationaux saisis par le droit européen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'attendre de la promotion de la Charte des droits fondamentaux par le Traité de Lisbonne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11, pp.682</w:t>
+              <w:t xml:space="preserve">, 2008, 02, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02241192v1</w:t>
+                <w:t xml:space="preserve">halshs-02241072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'attendre de la promotion de la Charte des droits fondamentaux par le Traité de Lisbonne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les rapports de travail internationaux saisis par le droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 02, pp.74</w:t>
+              <w:t xml:space="preserve">, 2008, 11, pp.682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02241072v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions autour de la méthode ouverte de coordination comme mode de création du droit</w:t>
               </w:r>
@@ -3312,605 +3312,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02240838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension sociale du droit de l’Union : quel avenir ?</w:t>
+                <w:t xml:space="preserve">Transfert d’entreprise et convention collective, observations sous CJCE, 9 mars 2006, C-499-04, Werhof,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512414v1</w:t>
+                <w:t xml:space="preserve">hal-01512415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d’entreprise et convention collective, observations sous CJCE, 9 mars 2006, C-499-04, Werhof,</w:t>
+                <w:t xml:space="preserve">La dimension sociale du droit de l’Union : quel avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.61</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512415v1</w:t>
+                <w:t xml:space="preserve">hal-01512414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité de droit social Communautaire</w:t>
+                <w:t xml:space="preserve">Le Traité établissant une Constitution pour l’Europe et les frontières ultrapériphériques de l’Union européenne : le régime des RUP, entre consolidation et interrogations, in Les frontières du droit communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Supplément</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chronique du CEJEC, pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512419v1</w:t>
+                <w:t xml:space="preserve">hal-01512416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Traité établissant une Constitution pour l’Europe et les frontières ultrapériphériques de l’Union européenne : le régime des RUP, entre consolidation et interrogations, in Les frontières du droit communautaire</w:t>
+                <w:t xml:space="preserve">Actualité de droit social Communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chronique du CEJEC, pp.4-11</w:t>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512416v1</w:t>
+                <w:t xml:space="preserve">hal-01512419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La division national/étranger à l'épreuve du droit communautaire</w:t>
+                <w:t xml:space="preserve">Ce que l’on apprend du droit interne...et du droit communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Le droit communautaire et les divisions du droit, chronique du CEJEC</w:t>
+              <w:t xml:space="preserve">, 2004, in Le droit communautaire et les divisions du droit, présentation de la chronique du CEJEC, Le droit communautaire et les divisions du droit, présentation de la chronique du CEJEC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516547v1</w:t>
+                <w:t xml:space="preserve">hal-01516557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence du droit communautaire sur les divisions du droit du travail français</w:t>
+                <w:t xml:space="preserve">La violation par l'employeur d'un engagement unilatéral en matière d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Chronique du cejec : Le droit européen et les divisions du droit, 171, pp.3, Id : PA200417101</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33, pp.2395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512421v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l’on apprend du droit interne...et du droit communautaire</w:t>
+                <w:t xml:space="preserve">La division national/étranger à l'épreuve du droit communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Robin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, in Le droit communautaire et les divisions du droit, présentation de la chronique du CEJEC, Le droit communautaire et les divisions du droit, présentation de la chronique du CEJEC</w:t>
+              <w:t xml:space="preserve">, 2004, Le droit communautaire et les divisions du droit, chronique du CEJEC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516557v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violation par l'employeur d'un engagement unilatéral en matière d'emploi</w:t>
+                <w:t xml:space="preserve">L'influence du droit communautaire sur les divisions du droit du travail français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 33, pp.2395</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Chronique du cejec : Le droit européen et les divisions du droit, 171, pp.3, Id : PA200417101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02208165v1</w:t>
+                <w:t xml:space="preserve">hal-01512421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violation par l'employeur, d'un engagement unilatéral en matière d'emploi : le droit commun au secours des salariés licenciés, Note sous Cass. Soc. 25 novembre 2003</w:t>
               </w:r>
@@ -4235,96 +4235,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreur ou vice caché : le juge doit requalifier</w:t>
+                <w:t xml:space="preserve">Entre certitude et regrets, le refus de l'option entre l'action en nullité et l'action en garantie des vices cachés&amp;quot;, Observations sous Cass. Soc. 12 juillet 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 25, pp.2047</w:t>
+              <w:t xml:space="preserve">, 2002, pp.2047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02206560v1</w:t>
+                <w:t xml:space="preserve">hal-01516567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du droit social communautaire</w:t>
               </w:r>
@@ -4442,96 +4442,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre certitude et regrets, le refus de l'option entre l'action en nullité et l'action en garantie des vices cachés&amp;quot;, Observations sous Cass. Soc. 12 juillet 2001</w:t>
+                <w:t xml:space="preserve">Erreur ou vice caché : le juge doit requalifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.2047</w:t>
+              <w:t xml:space="preserve">, 2002, 25, pp.2047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516567v1</w:t>
+                <w:t xml:space="preserve">halshs-02206560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur les contours du régime d'association des pays et territoires d'outre-mer</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des normes internationales dans le droit social communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Questionnements sur la place des normes internationales et européennes dans l'ordre juridique communautaire, chronique du CEJEC, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6628,51 +6628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismael.omarjee@u-paris10.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismaelomarjee@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116140v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gr&#252;ndler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Touillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1370" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kerschen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Urban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02098021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02349210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02098026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807601284/chapter02.xhtml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismael.omarjee@u-paris10.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismaelomarjee@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116140v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gr&#252;ndler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Touillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1370" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kerschen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Urban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02098021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02349210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02098026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807601284/chapter02.xhtml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>