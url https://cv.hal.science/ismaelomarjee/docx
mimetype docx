--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2941,191 +2941,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'attendre de la promotion de la Charte des droits fondamentaux par le Traité de Lisbonne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les rapports de travail internationaux saisis par le droit européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 02, pp.74</w:t>
+              <w:t xml:space="preserve">, 2008, 11, pp.682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02241072v1</w:t>
+                <w:t xml:space="preserve">halshs-02241192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports de travail internationaux saisis par le droit européen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'attendre de la promotion de la Charte des droits fondamentaux par le Traité de Lisbonne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11, pp.682</w:t>
+              <w:t xml:space="preserve">, 2008, 02, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02241192v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions autour de la méthode ouverte de coordination comme mode de création du droit</w:t>
               </w:r>
@@ -3312,303 +3312,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02240838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert d’entreprise et convention collective, observations sous CJCE, 9 mars 2006, C-499-04, Werhof,</w:t>
+                <w:t xml:space="preserve">La dimension sociale du droit de l’Union : quel avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.61</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512415v1</w:t>
+                <w:t xml:space="preserve">hal-01512414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension sociale du droit de l’Union : quel avenir ?</w:t>
+                <w:t xml:space="preserve">Transfert d’entreprise et convention collective, observations sous CJCE, 9 mars 2006, C-499-04, Werhof,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512414v1</w:t>
+                <w:t xml:space="preserve">hal-01512415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Traité établissant une Constitution pour l’Europe et les frontières ultrapériphériques de l’Union européenne : le régime des RUP, entre consolidation et interrogations, in Les frontières du droit communautaire</w:t>
+                <w:t xml:space="preserve">Actualité de droit social Communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chronique du CEJEC, pp.4-11</w:t>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512416v1</w:t>
+                <w:t xml:space="preserve">hal-01512419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité de droit social Communautaire</w:t>
+                <w:t xml:space="preserve">Le Traité établissant une Constitution pour l’Europe et les frontières ultrapériphériques de l’Union européenne : le régime des RUP, entre consolidation et interrogations, in Les frontières du droit communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Supplément</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chronique du CEJEC, pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512419v1</w:t>
+                <w:t xml:space="preserve">hal-01512416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’on apprend du droit interne...et du droit communautaire</w:t>
               </w:r>
@@ -4235,441 +4235,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre certitude et regrets, le refus de l'option entre l'action en nullité et l'action en garantie des vices cachés&amp;quot;, Observations sous Cass. Soc. 12 juillet 2001</w:t>
+                <w:t xml:space="preserve">Actualité du droit social communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.2047</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516567v1</w:t>
+                <w:t xml:space="preserve">hal-01516543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité du droit social communautaire</w:t>
+                <w:t xml:space="preserve">La légende de Romulus et Remus renouvelée : la lutte de l'Union européenne et du Conseil de l'Europe pour les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">, 2002, Questionnements sur la place des normes internationales et européennes dans l'ordre juridique communautaire, chronique du CEJEC, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516543v1</w:t>
+                <w:t xml:space="preserve">hal-01516565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La légende de Romulus et Remus renouvelée : la lutte de l'Union européenne et du Conseil de l'Europe pour les droits fondamentaux</w:t>
+                <w:t xml:space="preserve">Erreur ou vice caché : le juge doit requalifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Questionnements sur la place des normes internationales et européennes dans l'ordre juridique communautaire, chronique du CEJEC, pp.12</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.2047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516565v1</w:t>
+                <w:t xml:space="preserve">halshs-02206560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreur ou vice caché : le juge doit requalifier</w:t>
+                <w:t xml:space="preserve">Entre certitude et regrets, le refus de l'option entre l'action en nullité et l'action en garantie des vices cachés&amp;quot;, Observations sous Cass. Soc. 12 juillet 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 25, pp.2047</w:t>
+              <w:t xml:space="preserve">, 2002, pp.2047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02206560v1</w:t>
+                <w:t xml:space="preserve">hal-01516567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur les contours du régime d'association des pays et territoires d'outre-mer</w:t>
+                <w:t xml:space="preserve">Harmonisation communautaire et renouvellement des concepts en droit du travail français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 01, pp.147</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Variations sur l'harmonisation communautaire des droits nationaux, chronique du CEJEC, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02260719v1</w:t>
+                <w:t xml:space="preserve">hal-01516541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation communautaire et renouvellement des concepts en droit du travail français</w:t>
+                <w:t xml:space="preserve">Remarques sur les contours du régime d'association des pays et territoires d'outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Variations sur l'harmonisation communautaire des droits nationaux, chronique du CEJEC, pp.14</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 01, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516541v1</w:t>
+                <w:t xml:space="preserve">halshs-02260719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des normes internationales dans le droit social communautaire</w:t>
               </w:r>
@@ -6628,51 +6628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismael.omarjee@u-paris10.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismaelomarjee@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116140v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gr&#252;ndler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Touillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1370" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kerschen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Urban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516567v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02098021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02349210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02098026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807601284/chapter02.xhtml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismael.omarjee@u-paris10.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ismaelomarjee@orange.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116140v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gr&#252;ndler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Touillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1370" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin-Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02199189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kerschen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Urban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516547v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206560v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02098021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02349210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02098026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499152v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807601284/chapter02.xhtml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>