--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -531,808 +531,830 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIS at CheckThat! 2025: Multi-Stage Open-Source Large Language Models for Fact-Checking Numerical Claims</w:t>
+                <w:t xml:space="preserve">CyberDTD: A Multimodal Benchmark Dataset for Cyberbullying Detection in Tunisian Dialect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quy Thanh Le</w:t>
+                <w:t xml:space="preserve">Sahar Ben Bechir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maamar El Amine Hamri</w:t>
+                <w:t xml:space="preserve">Mariem Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notebook for the CheckThat! Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on AI in Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dubai, United Arab Emirates. pp.325-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2026.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296845v1</w:t>
+                <w:t xml:space="preserve">hal-05563615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif : étude sur les données SCIQ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nouali</w:t>
+                <w:t xml:space="preserve">Automated Fact-Checking Using Discrete Event System Specification Based on Concept of Concurrent Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamar El Amine Hamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aznam Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.29-41</w:t>
+              <w:t xml:space="preserve">Annual Modeling and Simulation Conference (ANNSIM’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, May 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205520v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Fact-Checking Using Discrete Event System Specification Based on Concept of Concurrent Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aznam Yacoub</w:t>
+                <w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif: étude sur les données SCIQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Modeling and Simulation Conference (ANNSIM’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid, May 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206908v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif: étude sur les données SCIQ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser les pratiques d'enseignement et d'apprentissage par la robotique éducative : le cas du robot socio-émotionnel Buddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.29-41</w:t>
+              <w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.98-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329743v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les pratiques d'enseignement et d'apprentissage par la robotique éducative : le cas du robot socio-émotionnel Buddy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIS at CheckThat! 2025: Multi-Stage Open-Source Large Language Models for Fact-Checking Numerical Claims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Colombo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aznam Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamar El Amine Hamri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.98-110</w:t>
+              <w:t xml:space="preserve">Notebook for the CheckThat! Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED), Sep 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205521v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de l'intelligence artificielle par des directeurs et directrices d'école primaire : une étude de cas dans deux circonscriptions marseillaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif : étude sur les données SCIQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Allesant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Impedovo</w:t>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.21-28</w:t>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205516v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiaTAC-Emo: Tunisian Dialect Two-level Analysis for Classification of Emotions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifa Iben Nasr</w:t>
+                <w:t xml:space="preserve">Découverte de l'intelligence artificielle par des directeurs et directrices d'école primaire : une étude de cas dans deux circonscriptions marseillaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Allesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Impedovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547882v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIS at SimpleText 2025: Enhancing Scientific Text Accessibility with LLMs and Retrieval-Augmented Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsine Aabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1351,998 +1373,1011 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notebook for the SimpleText Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED, Sep 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle : usage pédagogique et esprit critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DiaTAC-Emo: Tunisian Dialect Two-level Analysis for Classification of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Iben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bellet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème édition du colloque Interactions Multimodales Par ÉCran, IMPEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Aix-en- Provence, France</w:t>
+              <w:t xml:space="preserve">The 24th IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659335v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reflexive ePortfolio: analysis of learning traces according to van Manen's theory of reflexivity levels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence artificielle : usage pédagogique et esprit critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Conference of the TEPE (Teacher Eduaction Policy in Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education; SFERE-Provence, FED 4238; Aix-Marseille University, Mar 2024, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">16ème édition du colloque Interactions Multimodales Par ÉCran, IMPEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010153v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage scénarisé et réflexif de Moodle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reflexive ePortfolio: analysis of learning traces according to van Manen's theory of reflexivity levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sembel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème édition du MoodleMoot Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">18th Annual Conference of the TEPE (Teacher Eduaction Policy in Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education; SFERE-Provence, FED 4238; Aix-Marseille University, Mar 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641762v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Differences in the Impact of Users' Traces on Arabic and English Facebook Search</w:t>
+                <w:t xml:space="preserve">Usage scénarisé et réflexif de Moodle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème édition du MoodleMoot Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316281v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Users' Traces for Enhancing Arabic Facebook Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th ACM Conference on Hypertext and Social Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hof, Germany. pp.241-245, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3342220.3343661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'Information Sociale en Langue Arabe : Cas de Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Abu-Thaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Abu-Jaish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l'intensité de contradiction dans les commentaires : faible, forte ou très forte ?</w:t>
+                <w:t xml:space="preserve">Exploring Differences in the Impact of Users' Traces on Arabic and English Facebook Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3350546.3352522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839546v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contradiction in Reviews: is it Strong or Low?</w:t>
+                <w:t xml:space="preserve">Predicting Contradiction Intensity: Low, Strong or Very Strong?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Information Retrieval, ECIR 2018 - BroDyn: Workshop on Analysis of Broad Dynamic Topics over Social Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st st International ACM SIGIR Conference on Research and Development in Information Retrieval SIGIR2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Ann Arbor, Michigan, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3209978.3210098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796061v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Contradiction Intensity: Low, Strong or Very Strong?</w:t>
+                <w:t xml:space="preserve">Contradiction in Reviews: is it Strong or Low?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st st International ACM SIGIR Conference on Research and Development in Information Retrieval SIGIR2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th European Conference on Information Retrieval, ECIR 2018 - BroDyn: Workshop on Analysis of Broad Dynamic Topics over Social Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796060v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de contradiction dans les commentaires</w:t>
+                <w:t xml:space="preserve">Prédire l'intensité de contradiction dans les commentaires : faible, forte ou très forte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490082v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing Ratings and Aspect-Sentiment to Estimate Contradiction Intensity in Temporal-Related Reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2361,92 +2396,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1711-1720, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding and Quantifying Temporal-Aware Contradiction in Reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2465,1086 +2500,1181 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Asia Information Retrieval Societies Conference (AIRS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Jeju Island, South Korea. pp.167-180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70145-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresh and Diverse Social Signals: Any Impacts on Search?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Conference Human Information Interaction and Retrieval (CHIIR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Oslo, Norway. pp.155--164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3020165.3020177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM-SIGIR: Association for computing machinery - Special interest group on information retrieval, Aug 2017, Tokyo, Japan. pp.1053-1056, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3077136.3080718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Signaux Sociaux émotionnels : Quel impact sur la recherche d'information ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Social Book Search</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection de contradiction dans les commentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp. 1-9</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360875v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t>
+                <w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Vienna, Austria. pp.617-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16354-3_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276255v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t>
+                <w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2015, Paris, France. pp.23--38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154377v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGIR Special Interest Group on Information Retrieval (SIGIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Santiago, Chile. pp.731-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de signaux sociaux pour estimer la pertinence a priori d'une ressource</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Social Book Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Imhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence en Recherche d’Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Laboratoire lorrain de Recherche en Informatique et ses Applications, Mar 2014, Nancy, France. pp. 163-178</w:t>
+              <w:t xml:space="preserve">6th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113523v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RI Sociale : Exploitation des signaux sociaux pour améliorer la recherche d'information</w:t>
+                <w:t xml:space="preserve">Exploitation de signaux sociaux pour estimer la pertinence a priori d'une ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DocToMe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse - IRIT, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème Conférence en Recherche d’Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Laboratoire lorrain de Recherche en Informatique et ses Applications, Mar 2014, Nancy, France. pp. 163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256414v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Priors to Estimate Relevance of a Resource</w:t>
+                <w:t xml:space="preserve">RI Sociale : Exploitation des signaux sociaux pour améliorer la recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Information Interaction in Context Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire DocToMe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse - IRIT, Jun 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378996v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Social Signals to Enhance a Search</w:t>
+                <w:t xml:space="preserve">Social Priors to Estimate Relevance of a Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI 2014) and Intelligent Agent Technologies (IAT 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.48⟩</w:t>
+              <w:t xml:space="preserve">5th Information Interaction in Context Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Regensburg, Germany. pp.106-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2637002.2637016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109811v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harnessing Social Signals to Enhance a Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI 2014) and Intelligent Agent Technologies (IAT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.303--309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RI sociale: intégration de propriétés sociales dans un modèle de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications - CORIA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3554,452 +3684,452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Contradiction Intensity: Low, Strong or Very Strong?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Ann Arbor Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. , pp.1053-1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Signals: Any Impacts in Search?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée “La science des données à l’IRIT” 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual ACM SIGIR Conference on Research &amp; Development on Information Retrieval (SIGIR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priors Based On Time-Sensitive Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4009,100 +4139,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'information sociale : exploitation des signaux sociaux pour améliorer la recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Paul Sabatier - Toulouse III, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016TOU30038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01881286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4112,112 +4242,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l’atelier IA-ÉDU 2025 - Intelligence Artificielle générative et ÉDUcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier IA-ÉDU @CORIA-TALN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4285,51 +4415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A62F888"/>
+    <w:nsid w:val="53BB26DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4516,51 +4646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismail-badache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1868-1185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197813380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10050809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-200426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thanh Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznam Yacoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar El Amine Hamri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nouali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colombo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allesant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Iben Nasr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Masmoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Bouteldja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3350546.3352522" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343661" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abu-Thaher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hamdan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abu-Jaish" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066794v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.197" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70145-5_13" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chifu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01881286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismail-badache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1868-1185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197813380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10050809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-200426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Bechir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mekki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2026.01.040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thanh Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar El Amine Hamri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznam Yacoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nouali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colombo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allesant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Iben Nasr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Masmoudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Bouteldja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abu-Thaher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hamdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abu-Jaish" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3350546.3352522" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210098" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70145-5_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chifu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01881286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>