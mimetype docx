--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -531,3150 +531,3254 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CyberDTD: A Multimodal Benchmark Dataset for Cyberbullying Detection in Tunisian Dialect</w:t>
+                <w:t xml:space="preserve">Generative Question-Answering System for identifying Experts in Academia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Ben Bechir</w:t>
+                <w:t xml:space="preserve">Sarah Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Mekki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on AI in Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2026.01.040⟩</w:t>
+              <w:t xml:space="preserve">48th European Conference on Information Retrieval (ECIR 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Delft, Netherlands. pp.580-585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-21324-2_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563615v1</w:t>
+                <w:t xml:space="preserve">hal-05570813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Fact-Checking Using Discrete Event System Specification Based on Concept of Concurrent Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CyberDTD: A Multimodal Benchmark Dataset for Cyberbullying Detection in Tunisian Dialect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ben Bechir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quy Thanh Le</w:t>
+                <w:t xml:space="preserve">Mariem Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maamar El Amine Hamri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Modeling and Simulation Conference (ANNSIM’25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on AI in Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dubai, United Arab Emirates. pp.325-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2026.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206908v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif: étude sur les données SCIQ</w:t>
+                <w:t xml:space="preserve">Automated Fact-Checking Using Discrete Event System Specification Based on Concept of Concurrent Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nouali</w:t>
+                <w:t xml:space="preserve">Quy Thanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamar El Amine Hamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aznam Yacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.29-41</w:t>
+              <w:t xml:space="preserve">Annual Modeling and Simulation Conference (ANNSIM’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, May 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329743v1</w:t>
+                <w:t xml:space="preserve">hal-05206908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les pratiques d'enseignement et d'apprentissage par la robotique éducative : le cas du robot socio-émotionnel Buddy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif: étude sur les données SCIQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Colombo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.98-110</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205521v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIS at CheckThat! 2025: Multi-Stage Open-Source Large Language Models for Fact-Checking Numerical Claims</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser les pratiques d'enseignement et d'apprentissage par la robotique éducative : le cas du robot socio-émotionnel Buddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maamar El Amine Hamri</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notebook for the CheckThat! Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED), Sep 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.98-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296845v1</w:t>
+                <w:t xml:space="preserve">hal-05205521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif : étude sur les données SCIQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de l'intelligence artificielle par des directeurs et directrices d'école primaire : une étude de cas dans deux circonscriptions marseillaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Allesant</w:t>
+                <w:t xml:space="preserve">LIS at CheckThat! 2025: Multi-Stage Open-Source Large Language Models for Fact-Checking Numerical Claims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Impedovo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aznam Yacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamar El Amine Hamri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.21-28</w:t>
+              <w:t xml:space="preserve">Notebook for the CheckThat! Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED), Sep 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205516v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIS at SimpleText 2025: Enhancing Scientific Text Accessibility with LLMs and Retrieval-Augmented Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte de l'intelligence artificielle par des directeurs et directrices d'école primaire : une étude de cas dans deux circonscriptions marseillaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Allesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notebook for the SimpleText Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED, Sep 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296850v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiaTAC-Emo: Tunisian Dialect Two-level Analysis for Classification of Emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIS at SimpleText 2025: Enhancing Scientific Text Accessibility with LLMs and Retrieval-Augmented Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Iben Nasr</w:t>
+                <w:t xml:space="preserve">Mohsine Aabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Notebook for the SimpleText Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED, Sep 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547882v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle : usage pédagogique et esprit critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DiaTAC-Emo: Tunisian Dialect Two-level Analysis for Classification of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Iben Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bellet</w:t>
+                <w:t xml:space="preserve">Abir Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème édition du colloque Interactions Multimodales Par ÉCran, IMPEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Aix-en- Provence, France</w:t>
+              <w:t xml:space="preserve">The 24th IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659335v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reflexive ePortfolio: analysis of learning traces according to van Manen's theory of reflexivity levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligence artificielle : usage pédagogique et esprit critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darine Bouteldja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Conference of the TEPE (Teacher Eduaction Policy in Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education; SFERE-Provence, FED 4238; Aix-Marseille University, Mar 2024, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">16ème édition du colloque Interactions Multimodales Par ÉCran, IMPEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010153v1</w:t>
+                <w:t xml:space="preserve">hal-04659335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage scénarisé et réflexif de Moodle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reflexive ePortfolio: analysis of learning traces according to van Manen's theory of reflexivity levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Bouteldja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sembel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème édition du MoodleMoot Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">18th Annual Conference of the TEPE (Teacher Eduaction Policy in Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education; SFERE-Provence, FED 4238; Aix-Marseille University, Mar 2024, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641762v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users' Traces for Enhancing Arabic Facebook Search</w:t>
+                <w:t xml:space="preserve">Usage scénarisé et réflexif de Moodle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30th ACM Conference on Hypertext and Social Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème édition du MoodleMoot Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291127v1</w:t>
+                <w:t xml:space="preserve">hal-04641762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'Information Sociale en Langue Arabe : Cas de Facebook</w:t>
+                <w:t xml:space="preserve">Exploring Differences in the Impact of Users' Traces on Arabic and English Facebook Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lara Abu-Jaish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3350546.3352522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073618v1</w:t>
+                <w:t xml:space="preserve">hal-02316281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Differences in the Impact of Users' Traces on Arabic and English Facebook Search</w:t>
+                <w:t xml:space="preserve">Users' Traces for Enhancing Arabic Facebook Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3350546.3352522⟩</w:t>
+              <w:t xml:space="preserve">The 30th ACM Conference on Hypertext and Social Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hof, Germany. pp.241-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3342220.3343661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316281v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Contradiction Intensity: Low, Strong or Very Strong?</w:t>
+                <w:t xml:space="preserve">Recherche d'Information Sociale en Langue Arabe : Cas de Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Abu-Thaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Abu-Jaish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st st International ACM SIGIR Conference on Research and Development in Information Retrieval SIGIR2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796060v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contradiction in Reviews: is it Strong or Low?</w:t>
+                <w:t xml:space="preserve">Prédire l'intensité de contradiction dans les commentaires : faible, forte ou très forte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Information Retrieval, ECIR 2018 - BroDyn: Workshop on Analysis of Broad Dynamic Topics over Social Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796061v1</w:t>
+                <w:t xml:space="preserve">hal-01839546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l'intensité de contradiction dans les commentaires : faible, forte ou très forte ?</w:t>
+                <w:t xml:space="preserve">Predicting Contradiction Intensity: Low, Strong or Very Strong?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st st International ACM SIGIR Conference on Research and Development in Information Retrieval SIGIR2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Ann Arbor, Michigan, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3209978.3210098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839546v1</w:t>
+                <w:t xml:space="preserve">hal-01796060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Ratings and Aspect-Sentiment to Estimate Contradiction Intensity in Temporal-Related Reviews</w:t>
+                <w:t xml:space="preserve">Contradiction in Reviews: is it Strong or Low?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th European Conference on Information Retrieval, ECIR 2018 - BroDyn: Workshop on Analysis of Broad Dynamic Topics over Social Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02066794v1</w:t>
+                <w:t xml:space="preserve">hal-01796061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding and Quantifying Temporal-Aware Contradiction in Reviews</w:t>
+                <w:t xml:space="preserve">Détection de contradiction dans les commentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Asia Information Retrieval Societies Conference (AIRS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904434v1</w:t>
+                <w:t xml:space="preserve">hal-01490082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresh and Diverse Social Signals: Any Impacts on Search?</w:t>
+                <w:t xml:space="preserve">Harnessing Ratings and Aspect-Sentiment to Estimate Contradiction Intensity in Temporal-Related Reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Conference Human Information Interaction and Retrieval (CHIIR 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3020165.3020177⟩</w:t>
+              <w:t xml:space="preserve">Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1711-1720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726407v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
+                <w:t xml:space="preserve">Finding and Quantifying Temporal-Aware Contradiction in Reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3077136.3080718⟩</w:t>
+              <w:t xml:space="preserve">13th Asia Information Retrieval Societies Conference (AIRS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Jeju Island, South Korea. pp.167-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70145-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873739v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Signaux Sociaux émotionnels : Quel impact sur la recherche d'information ?</w:t>
+                <w:t xml:space="preserve">Fresh and Diverse Social Signals: Any Impacts on Search?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Conference Human Information Interaction and Retrieval (CHIIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Oslo, Norway. pp.155--164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3020165.3020177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490083v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de contradiction dans les commentaires</w:t>
+                <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM-SIGIR: Association for computing machinery - Special interest group on information retrieval, Aug 2017, Tokyo, Japan. pp.1053-1056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3077136.3080718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490082v1</w:t>
+                <w:t xml:space="preserve">hal-01873739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t>
+                <w:t xml:space="preserve">Les Signaux Sociaux émotionnels : Quel impact sur la recherche d'information ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-16354-3_68⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03154377v1</w:t>
+                <w:t xml:space="preserve">hal-01490083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Social Book Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Imhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2015, Paris, France. pp.23--38</w:t>
+              <w:t xml:space="preserve">6th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276255v1</w:t>
+                <w:t xml:space="preserve">hal-01360875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
+                <w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGIR Special Interest Group on Information Retrieval (SIGIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Vienna, Austria. pp.617-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16354-3_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283948v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Social Book Search</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp. 1-9</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2015, Paris, France. pp.23--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360875v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de signaux sociaux pour estimer la pertinence a priori d'une ressource</w:t>
+                <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence en Recherche d’Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Laboratoire lorrain de Recherche en Informatique et ses Applications, Mar 2014, Nancy, France. pp. 163-178</w:t>
+              <w:t xml:space="preserve">ACM SIGIR Special Interest Group on Information Retrieval (SIGIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Santiago, Chile. pp.731-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113523v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RI Sociale : Exploitation des signaux sociaux pour améliorer la recherche d'information</w:t>
+                <w:t xml:space="preserve">Exploitation de signaux sociaux pour estimer la pertinence a priori d'une ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DocToMe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse - IRIT, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11ème Conférence en Recherche d’Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Laboratoire lorrain de Recherche en Informatique et ses Applications, Mar 2014, Nancy, France. pp. 163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256414v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Priors to Estimate Relevance of a Resource</w:t>
+                <w:t xml:space="preserve">RI Sociale : Exploitation des signaux sociaux pour améliorer la recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Information Interaction in Context Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire DocToMe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse - IRIT, Jun 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2637002.2637016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02378996v1</w:t>
+                <w:t xml:space="preserve">hal-03256414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Social Signals to Enhance a Search</w:t>
+                <w:t xml:space="preserve">Social Priors to Estimate Relevance of a Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI 2014) and Intelligent Agent Technologies (IAT 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.303--309, </w:t>
+              <w:t xml:space="preserve">5th Information Interaction in Context Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Regensburg, Germany. pp.106-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2637002.2637016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109811v1</w:t>
+                <w:t xml:space="preserve">hal-02378996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Harnessing Social Signals to Enhance a Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI 2014) and Intelligent Agent Technologies (IAT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.303--309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RI sociale: intégration de propriétés sociales dans un modèle de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications - CORIA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3684,452 +3788,452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Contradiction Intensity: Low, Strong or Very Strong?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Chifu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Ann Arbor Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Annual International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. , pp.1053-1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Signals: Any Impacts in Search?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée “La science des données à l’IRIT” 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual ACM SIGIR Conference on Research &amp; Development on Information Retrieval (SIGIR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priors Based On Time-Sensitive Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4139,100 +4243,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'information sociale : exploitation des signaux sociaux pour améliorer la recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Paul Sabatier - Toulouse III, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016TOU30038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01881286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4242,112 +4346,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l’atelier IA-ÉDU 2025 - Intelligence Artificielle générative et ÉDUcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier IA-ÉDU @CORIA-TALN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4415,51 +4519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53BB26DF"/>
+    <w:nsid w:val="8D9E2741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4646,51 +4750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismail-badache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1868-1185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197813380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10050809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-200426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Bechir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mekki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2026.01.040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thanh Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar El Amine Hamri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznam Yacoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nouali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colombo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allesant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Iben Nasr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Masmoudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Bouteldja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abu-Thaher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hamdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abu-Jaish" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3350546.3352522" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210098" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066794v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.197" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70145-5_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chifu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01881286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30038" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismail-badache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1868-1185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197813380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10050809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-200426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21324-2_48" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Bechir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mekki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2026.01.040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thanh Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar El Amine Hamri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznam Yacoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colombo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allesant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Iben Nasr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Masmoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Bouteldja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3350546.3352522" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343661" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abu-Thaher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hamdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abu-Jaish" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210098" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70145-5_13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chifu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01881286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>