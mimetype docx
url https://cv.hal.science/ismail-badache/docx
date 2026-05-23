--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,4464 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4412 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ismail Badache </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur à l’INSPE d’Aix-Marseille (Aix-Marseille Université) et affilié au laboratoire LIS (UMR 7020 CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ismail-badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1868-1185</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197813380</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=zTMmS_YAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ismaïl Badache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est maître de conférences en informatique à l’INSPE d’Aix-Marseille (Aix-Marseille Université), affilié au laboratoire LIS (UMR 7020 CNRS). Il est co-responsable du Master Ingénierie Pédagogique Numérique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux de recherche portent sur la recherche d’information (RI) et la RI sociale, l’analyse des réseaux sociaux, le traitement automatique du langage (TAL) dans ses aspects appliqués à l’éducation et à la fouille d’opinions (par exemple l’analyse de sentiments, d'émotions, la détection de controverses/contradictions, les fake-news, l'analyse des traces d'appentissage, e-Portfolio de compétences, la robotiue éducative, etc.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a soutenu en 2016 une thèse intitul : « Recherche d’information sociale : exploitation des signaux sociaux pour améliorer la recherche d’information » à l’Université Toulouse III – Paul Sabatier (IRIT). Il a ensuite mené un post-doctorat à Aix-Marseille Université (2016-2018) sur la détection d’opinions contradictoires et la mesure de l’intensité de contrarier dans les commentaires de plateformes MOOC comme Coursera.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est également actif en ingénierie pédagogique numérique et en « digital education », intervenant dans des projets d’innovation tels que AMPIRIC et DREAM-U. Il contribue à la diffusion de ses résultats par des publications dans des conférences internationales (SIGIR, ECIR, CHIIR, WISE, WIC…) et dans des revues scientifiques, et par des responsabilités dans l’organisation de colloques, workshops et comités de programme (notamment INEX 2015, CORIA, CLEF, IA-EDU, etc.).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son profil témoigne d’une double compétence en recherche fondamentale et appliquée en informatique, et en sciences de l’éducation pour la formation de futurs enseignants-chercheurs et acteurs du numérique éducatif à l'école, collège et lycée.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised and Supervised Methods to Estimate Temporal-Aware Contradictions in Online Course Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.809. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10050809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2SRM: Learning social signals for predicting relevant search results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.15-33. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-200426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire l'intensité de contradiction dans les commentaires : faible, forte ou très forte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Question-Answering System for identifying Experts in Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th European Conference on Information Retrieval (ECIR 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Delft, Netherlands. pp.580-585, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-21324-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CyberDTD: A Multimodal Benchmark Dataset for Cyberbullying Detection in Tunisian Dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ben Bechir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on AI in Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dubai, United Arab Emirates. pp.325-332, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2026.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS at CheckThat! 2025: Multi-Stage Open-Source Large Language Models for Fact-Checking Numerical Claims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy Thanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aznam Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar El Amine Hamri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notebook for the CheckThat! Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED), Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif : étude sur les données SCIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Fact-Checking Using Discrete Event System Specification Based on Concept of Concurrent Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quy Thanh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar El Amine Hamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aznam Yacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Modeling and Simulation Conference (ANNSIM’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, May 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du RAG pour la génération de réponses à des questions en contexte éducatif: étude sur les données SCIQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les pratiques d'enseignement et d'apprentissage par la robotique éducative : le cas du robot socio-émotionnel Buddy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Colombo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.98-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de l'intelligence artificielle par des directeurs et directrices d'école primaire : une étude de cas dans deux circonscriptions marseillaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Impedovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop en Intelligence Artificielle générative et ÉDUcation : Enjeux, Défis et Perspectives de Recherche 2025 (IA-ÉDU@CORIA-TALN2025), 20ème Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Marseille, France. pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiaTAC-Emo: Tunisian Dialect Two-level Analysis for Classification of Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Iben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hadrich Belguith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIS at SimpleText 2025: Enhancing Scientific Text Accessibility with LLMs and Retrieval-Augmented Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Amel Nait Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Aabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notebook for the SimpleText Lab at the 16th Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Educación a Distancia (UNED, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle : usage pédagogique et esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème édition du colloque Interactions Multimodales Par ÉCran, IMPEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Aix-en- Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reflexive ePortfolio: analysis of learning traces according to van Manen's theory of reflexivity levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darine Bouteldja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sembel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Conference of the TEPE (Teacher Eduaction Policy in Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National Supérieur du Professorat et de l'Education; SFERE-Provence, FED 4238; Aix-Marseille University, Mar 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage scénarisé et réflexif de Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition du MoodleMoot Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Differences in the Impact of Users' Traces on Arabic and English Facebook Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3350546.3352522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' Traces for Enhancing Arabic Facebook Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th ACM Conference on Hypertext and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hof, Germany. pp.241-245, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3342220.3343661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'Information Sociale en Langue Arabe : Cas de Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Abu-Thaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abu-Jaish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire l'intensité de contradiction dans les commentaires : faible, forte ou très forte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradiction in Reviews: is it Strong or Low?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Conference on Information Retrieval, ECIR 2018 - BroDyn: Workshop on Analysis of Broad Dynamic Topics over Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Contradiction Intensity: Low, Strong or Very Strong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st st International ACM SIGIR Conference on Research and Development in Information Retrieval SIGIR2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann Arbor, Michigan, United States. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209978.3210098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de contradiction dans les commentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Ratings and Aspect-Sentiment to Estimate Contradiction Intensity in Temporal-Related Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Knowledge-Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1711-1720, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding and Quantifying Temporal-Aware Contradiction in Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian-Gabriel Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Asia Information Retrieval Societies Conference (AIRS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Jeju Island, South Korea. pp.167-180, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70145-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fresh and Diverse Social Signals: Any Impacts on Search?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Conference Human Information Interaction and Retrieval (CHIIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Oslo, Norway. pp.155--164, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3020165.3020177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM-SIGIR: Association for computing machinery - Special interest group on information retrieval, Aug 2017, Tokyo, Japan. pp.1053-1056, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3077136.3080718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Signaux Sociaux émotionnels : Quel impact sur la recherche d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Social Book Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Imhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp. 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2015, Paris, France. pp.23--38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienna, Austria. pp.617-622, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16354-3_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGIR Special Interest Group on Information Retrieval (SIGIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Santiago, Chile. pp.731-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de signaux sociaux pour estimer la pertinence a priori d'une ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Laboratoire lorrain de Recherche en Informatique et ses Applications, Mar 2014, Nancy, France. pp. 163-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI Sociale : Exploitation des signaux sociaux pour améliorer la recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DocToMe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche en Informatique de Toulouse - IRIT, Jun 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Priors to Estimate Relevance of a Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Information Interaction in Context Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Regensburg, Germany. pp.106-114, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637002.2637016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Social Signals to Enhance a Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI 2014) and Intelligent Agent Technologies (IAT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.303--309, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RI sociale: intégration de propriétés sociales dans un modèle de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications - CORIA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Contradiction Intensity: Low, Strong or Very Strong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Chifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 41st International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Ann Arbor Michigan, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tokyo, Japan. , pp.1053-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Signals: Any Impacts in Search?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “La science des données à l’IRIT” 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual ACM SIGIR Conference on Research &amp; Development on Information Retrieval (SIGIR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priors Based On Time-Sensitive Social Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sociale : exploitation des signaux sociaux pour améliorer la recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Paul Sabatier - Toulouse III, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016TOU30038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01881286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l’atelier IA-ÉDU 2025 - Intelligence Artificielle générative et ÉDUcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Badache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IA-ÉDU @CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4519,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D9E2741"/>
+    <w:nsid w:val="51108B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4750,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismail-badache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1868-1185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197813380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10050809" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-200426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nouali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21324-2_48" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Bechir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mekki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2026.01.040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thanh Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar El Amine Hamri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznam Yacoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colombo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allesant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Iben Nasr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Masmoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Bouteldja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3350546.3352522" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343661" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abu-Thaher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hamdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abu-Jaish" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210098" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904434v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70145-5_13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chifu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01881286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismail-badache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1868-1185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197813380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zTMmS_YAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Gabriel Chifu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10050809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-200426" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nouali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-21324-2_48" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Bechir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mekki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2026.01.040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thanh Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznam Yacoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar El Amine Hamri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329743v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colombo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allesant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Impedovo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Iben Nasr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Masmoudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Amel Nait Djoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Aabid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Bouteldja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3350546.3352522" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abu-Thaher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Hamdan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abu-Jaish" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209978.3210098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.197" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70145-5_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Chifu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01881286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30038" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>