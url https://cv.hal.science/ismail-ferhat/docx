--- v0 (2026-03-14)
+++ v1 (2026-04-11)
@@ -831,2141 +831,2141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la crise médiatique à la vulnérabilité de l’institution éducative ? L’exemple de l’affaire des foulards islamiques de 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (35), pp.199-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le territoire fait à l’éducation. Constats, questionnements et résultats d’une recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer à la laïcité ? Généalogie d'une pédagogisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Societes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.181--194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.044.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un triangle impossible ? Les syndicats enseignants, la laïcité scolaire et l’islam en France, 1968-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.8407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer à la laïcité : une idée pas si ancienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 452, pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afghanistan, 1979 : les gauches françaises face à l’islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficultés éducatives en confinement : que mesure-t-on… ou pas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989, l’année des tournants pour le socialisme français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 121-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview with Pr Bruno Poucet, Professor of sciences of education, University of Picardie Jules Verne, Amiens, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacio, Tiempo y Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.249 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14516/ete.391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rocard et la crise des foulards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éduquer à la laïcité : quelle histoire pour quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Michel Rocard et la crise des foulards</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire « bouger les jeunes » ? Les politiques budgétaires du Conseil régional de Picardie face à la mobilité éducative, années 1980 - années 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.225-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1989, l’année des tournants pour le socialisme français ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to basics : Quantifier les atteintes à la laïcité scolaire : mission impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, p. 121-125</w:t>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Afghanistan, 1979 : les gauches françaises face à l’islam</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans après, la loi Jospin et ses héritages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Difficultés éducatives en confinement : que mesure-t-on… ou pas ?</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did Youth Destabilize Politics? Western European Social Democracies and Student Movements in the Long Sixties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Espacio, Tiempo y Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.87-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to basics : Les enjeux méconnus de l’égalité femmes-hommes dans le système éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eduquer à la laïcité : une idée pas si ancienne ?</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx et Allah. Les gauches alternatives françaises face à l’islam, de Mai 1968 au 11 septembre 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (686), pp.421-442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déscolariser la société, l’utopie éducative ultime ? Retours sur Deschooling society d’Ivan Illich (1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 452, pp.30-31</w:t>
+              <w:t xml:space="preserve">Recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82-83, p. 61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un triangle impossible ? Les syndicats enseignants, la laïcité scolaire et l’islam en France, 1968-2004</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PS a-t-il perdu le syndicalisme enseignant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note de l'Hétairie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les social-démocraties européennes face à la révolte étudiante de la fin des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to basics : que mesure-t-on (ou pas) en termes de violences à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une relation ambivalente ? Les socialistes et l'école privée : 1957-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ferhat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Interview with Pr Bruno Poucet, Professor of sciences of education, University of Picardie Jules Verne, Amiens, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enseignement catholique au foulard musulman : la laïcité scolaire entre débats et mutations en France, 1984-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ferhat</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15648/hc.30.2016.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation, thème de convergence ou de différence entre Pierre Mauroy et François Mitterrand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la enseñanza católica al velo musulmán: la laicidad escolar entre debates y mutaciones en Francia, 1984-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (12), pp.245-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to basics : que choisissent les nouveaux et nouvelles étudiant.e.s après le bac ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une relation ambivalente ? Les socialistes et l’école privée, 1957-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacio, Tiempo y Educación</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39, pp.7-16</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gauches et les réformes éducatives : quel(s) regard(s) des sciences sociales sur un couple complexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (41), pp.183-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la crise médiatique à la vulnérabilité de l’institution éducative ? L’exemple de l’affaire des foulards islamiques de 1989</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pensées politiques critiques de l’éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ferhat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (1), pp.97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.163.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...1291 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etsoc.163.0097⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03832252v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03941418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los socialistas y la enseñanza privada desde la ley Debré (1959)</w:t>
               </w:r>
@@ -3287,216 +3287,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La laïcité, une passion française ? Perspectives croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Universitaires, pp.222, 2019, 978-2-84832-337-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les foulards de la discorde. Retours sur l’affaire de Creil, 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Panero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Aube, 169 p., 2019, 978-2-8159-3440-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boniface</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03903095v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03808374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gauches de gouvernement et l’école. Programmes, politiques et controverses, du Front populaire à 2012</w:t>
               </w:r>
@@ -4024,906 +4024,906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’éducation sous la présidence de François Mitterrand de 1984 à 1988 : une question paradoxale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mitterrand, les années d'alternances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde éditions, pp.663-682, 2019, 978-2-36942-424-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Creil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les foulards de la discorde : retours sur l'affaire de Creil 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition de l'Aube, pp.15-26, 2019, 978-2-8159-3440-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exécutif ou la concurrence des silences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les foulards de la discorde. Retours sur l’affaire de Creil, 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l’Aube, pp.27-37, 2019, 978-2-8159-3440-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Derrière la « priorité à l’école » des gauches, une histoire politique de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmes, politiques et controverses du Front populaire à 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-19, 2019, 978-2-7535-7818-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant militant de la laïcité scolaire ? La galaxie laïque de 1984 à 1989, entre mutations et fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Edition de l'Aube, pp.15-26, 2019, 978-2-8159-3440-4</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois presses université. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La laïcité, une passion française ? Perspectives croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-136, 2019, 978-2-84832-337-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’exécutif ou la concurrence des silences</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire des programmes politiques sur l’école. Le cas du secteur éducation du PS (1971-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l’Aube, pp.27-37, 2019, 978-2-8159-3440-4</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les gauches de gouvernement et l’école. Programmes, politiques et controverses du Front populaire à 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-55, 2019, 978-2-7535-7818-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un socialisme dépeuplé ? L’œuvre d’Hugues Portelli sur le Parti socialiste et ses postérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitterrand, les années d'alternances.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde éditions, pp.663-682, 2019, 978-2-36942-424-6</w:t>
+              <w:t xml:space="preserve">Vies politiques. Mélanges en l’honneur de Hugues Portelli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.257-268, 2018, 978-2-247-17851-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un tournant militant de la laïcité scolaire ? La galaxie laïque de 1984 à 1989, entre mutations et fractures</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme scolaire libératrice ou reproductrice ? Les syndicats enseignants et la sociologie critique de l’éducation durant les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Artois presses université. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-136, 2019, 978-2-84832-337-4</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations autour de la forme scolaire : mélanges offerts à André D. Robert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-142, 2018, 978-2-8143-0517-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Produire des programmes politiques sur l’école. Le cas du secteur éducation du PS (1971-2010)</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes, un mauvais genre dans le syndicalisme enseignant ? L’exemple de la Fédération de l’Éducation nationale, années 1960 - années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-55, 2019, 978-2-7535-7818-0</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et discriminations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions iXe, pp.89-101, 2017, 979-10-90062-36-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un socialisme dépeuplé ? L’œuvre d’Hugues Portelli sur le Parti socialiste et ses postérités</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mallet et la régionalisation. Un recteur à l’intersection du national et du local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vies politiques. Mélanges en l’honneur de Hugues Portelli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.257-268, 2018, 978-2-247-17851-3</w:t>
+              <w:t xml:space="preserve">Robert Mallet. Poète, recteur et homme d’engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage, pp.67-76, 2017, 978-2-36058-076-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une forme scolaire libératrice ou reproductrice ? Les syndicats enseignants et la sociologie critique de l’éducation durant les années 1970</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation : quel enjeu pour les socialistes européens (1944-1945) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-142, 2018, 978-2-8143-0517-5</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les socialistes français à l'heure de la Libération : perspectives française et européenne, 1943-1947</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OURS, pp.297-306, 2016, 978-2-911518-08-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’arrêter aux murs de l’école ? Les collectivités locales et le système éducatif, l’exemple des communes (1958-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer dans et hors l’école : Lieux et milieux de formation, XVIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.217-227, 2016, 978-2-7535-5061-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.45492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...126 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.45492⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03930144v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03930102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes d’une loi. La loi Faure et les syndicats universitaires</w:t>
               </w:r>
@@ -5961,51 +5961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04297648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cahon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ferhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.053.0109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.2704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.174.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2021.1932418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.051.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03875084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8407" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T3G1G8VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04064967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/ete.391" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.044.0181" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15648/hc.30.2016.9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03841718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/hme.4.2016.15682" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boniface" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03808374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04468882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03903233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03874927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03874862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03851047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03817325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45492" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04469478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04469608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03985396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04297648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cahon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ferhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.053.0109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.2704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.174.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2021.1932418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.051.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03875084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.044.0181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T3G1G8VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04064967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/ete.391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03841718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15648/hc.30.2016.9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/hme.4.2016.15682" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03808374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boniface" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04468882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03903233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03874927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03874862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03817325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03851047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45492" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04469478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04469608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03985396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>