--- v1 (2026-04-11)
+++ v2 (2026-05-10)
@@ -433,2699 +433,2699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les partis politiques sont-ils (encore) des acteurs des réformes de l’éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 174 (2), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.174.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La laïcité scolaire face aux phénomènes religieux, un état des lieux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/diversite.2704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les partis politiques sont-ils (encore) des acteurs des réformes de l’éducation ?</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantified secularism? Counting religious conflicts in French state schools since the 1980s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/admed.174.0041⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Religious Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (3), pp.213-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01416200.2021.1932418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Quantified secularism? Counting religious conflicts in French state schools since the 1980s</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décentralisation, les collectivités territoriales et l’école : vers des politiques éducatives locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Religious Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01416200.2021.1932418⟩</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.13-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.051.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La décentralisation, les collectivités territoriales et l’école : vers des politiques éducatives locales ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets des politiques éducatives locales sur l’orientation des élèves ? L’exemple de la région Picardie (1958-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°42, pp.257-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le territoire fait à l’éducation. Constats, questionnements et résultats d’une recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la crise médiatique à la vulnérabilité de l’institution éducative ? L’exemple de l’affaire des foulards islamiques de 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (35), pp.199-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer à la laïcité ? Généalogie d'une pédagogisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Societes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.181--194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.044.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview with Pr Bruno Poucet, Professor of sciences of education, University of Picardie Jules Verne, Amiens, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacio, Tiempo y Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.249 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14516/ete.391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rocard et la crise des foulards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer à la laïcité : quelle histoire pour quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un triangle impossible ? Les syndicats enseignants, la laïcité scolaire et l’islam en France, 1968-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.8407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer à la laïcité : une idée pas si ancienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 452, pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afghanistan, 1979 : les gauches françaises face à l’islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficultés éducatives en confinement : que mesure-t-on… ou pas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1989, l’année des tournants pour le socialisme français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 121-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire « bouger les jeunes » ? Les politiques budgétaires du Conseil régional de Picardie face à la mobilité éducative, années 1980 - années 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.225-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to basics : Quantifier les atteintes à la laïcité scolaire : mission impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trente ans après, la loi Jospin et ses héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did Youth Destabilize Politics? Western European Social Democracies and Student Movements in the Long Sixties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacio, Tiempo y Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.87-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx et Allah. Les gauches alternatives françaises face à l’islam, de Mai 1968 au 11 septembre 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (686), pp.421-442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to basics : Les enjeux méconnus de l’égalité femmes-hommes dans le système éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déscolariser la société, l’utopie éducative ultime ? Retours sur Deschooling society d’Ivan Illich (1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82-83, p. 61-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PS a-t-il perdu le syndicalisme enseignant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note de l'Hétairie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les social-démocraties européennes face à la révolte étudiante de la fin des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to basics : que mesure-t-on (ou pas) en termes de violences à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une relation ambivalente ? Les socialistes et l'école privée : 1957-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enseignement catholique au foulard musulman : la laïcité scolaire entre débats et mutations en France, 1984-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15648/hc.30.2016.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation, thème de convergence ou de différence entre Pierre Mauroy et François Mitterrand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la enseñanza católica al velo musulmán: la laicidad escolar entre debates y mutaciones en Francia, 1984-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (12), pp.245-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to basics : que choisissent les nouveaux et nouvelles étudiant.e.s après le bac ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une relation ambivalente ? Les socialistes et l’école privée, 1957-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes de la Fondation Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gauches et les réformes éducatives : quel(s) regard(s) des sciences sociales sur un couple complexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51 (1), pp.13-17. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 1 (41), pp.183-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Cahon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pensées politiques critiques de l’éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (1), pp.97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.163.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une valeur qui (dés)unit ? Le PS et la laïcité, du Congrès d’Épinay à la Commission Stasi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°42, pp.257-270</w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.193-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la crise médiatique à la vulnérabilité de l’institution éducative ? L’exemple de l’affaire des foulards islamiques de 1989</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los socialistas y la enseñanza privada desde la ley Debré (1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ferhat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia y Memoria de la Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.249-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5944/hme.4.2016.15682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...2115 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5944/hme.4.2016.15682⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03838452v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03942580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4106,50 +4106,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exécutif ou la concurrence des silences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les foulards de la discorde. Retours sur l’affaire de Creil, 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l’Aube, pp.27-37, 2019, 978-2-8159-3440-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière la « priorité à l’école » des gauches, une histoire politique de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programmes, politiques et controverses du Front populaire à 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-19, 2019, 978-2-7535-7818-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi Creil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4158,625 +4300,483 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les foulards de la discorde : retours sur l'affaire de Creil 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition de l'Aube, pp.15-26, 2019, 978-2-8159-3440-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’exécutif ou la concurrence des silences</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant militant de la laïcité scolaire ? La galaxie laïque de 1984 à 1989, entre mutations et fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l’Aube, pp.27-37, 2019, 978-2-8159-3440-4</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois presses université. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La laïcité, une passion française ? Perspectives croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-136, 2019, 978-2-84832-337-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Derrière la « priorité à l’école » des gauches, une histoire politique de l'éducation</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire des programmes politiques sur l’école. Le cas du secteur éducation du PS (1971-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-19, 2019, 978-2-7535-7818-0</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les gauches de gouvernement et l’école. Programmes, politiques et controverses du Front populaire à 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-55, 2019, 978-2-7535-7818-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un tournant militant de la laïcité scolaire ? La galaxie laïque de 1984 à 1989, entre mutations et fractures</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un socialisme dépeuplé ? L’œuvre d’Hugues Portelli sur le Parti socialiste et ses postérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-136, 2019, 978-2-84832-337-4</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vies politiques. Mélanges en l’honneur de Hugues Portelli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.257-268, 2018, 978-2-247-17851-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Produire des programmes politiques sur l’école. Le cas du secteur éducation du PS (1971-2010)</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une forme scolaire libératrice ou reproductrice ? Les syndicats enseignants et la sociologie critique de l’éducation durant les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-55, 2019, 978-2-7535-7818-0</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations autour de la forme scolaire : mélanges offerts à André D. Robert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-142, 2018, 978-2-8143-0517-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un socialisme dépeuplé ? L’œuvre d’Hugues Portelli sur le Parti socialiste et ses postérités</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mallet et la régionalisation. Un recteur à l’intersection du national et du local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vies politiques. Mélanges en l’honneur de Hugues Portelli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.257-268, 2018, 978-2-247-17851-3</w:t>
+              <w:t xml:space="preserve">Robert Mallet. Poète, recteur et homme d’engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encrage, pp.67-76, 2017, 978-2-36058-076-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une forme scolaire libératrice ou reproductrice ? Les syndicats enseignants et la sociologie critique de l’éducation durant les années 1970</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes, un mauvais genre dans le syndicalisme enseignant ? L’exemple de la Fédération de l’Éducation nationale, années 1960 - années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Ferhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-142, 2018, 978-2-8143-0517-5</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et discriminations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions iXe, pp.89-101, 2017, 979-10-90062-36-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930083v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03930056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation : quel enjeu pour les socialistes européens (1944-1945) ?</w:t>
               </w:r>
@@ -5961,51 +5961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04297648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cahon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ferhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.053.0109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.2704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.174.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2021.1932418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.051.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03875084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.044.0181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T3G1G8VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04064967v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/ete.391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03841718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15648/hc.30.2016.9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/hme.4.2016.15682" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03808374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boniface" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04468882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03903233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03874927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03874862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03817325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03851047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45492" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04469478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04469608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03985396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04297648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cahon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ferhat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.12612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.053.0109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.174.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03931197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.2704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01416200.2021.1932418" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.051.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03875084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.044.0181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04064967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14516/ete.391" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8407" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T3G1G8VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03841718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15648/hc.30.2016.9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03947148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04033928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03941418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03832252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942580v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/hme.4.2016.15682" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901385v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03808374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boniface" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04468882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03903233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03874927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03874862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03817325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03851047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929912v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03929935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930144v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45492" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04469478v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Las Vergnas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04469608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03942684v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03985396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>