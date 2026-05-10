--- v0 (2026-03-26)
+++ v1 (2026-05-10)
@@ -72,993 +72,711 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
-[...280 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il nuovo testo delle Trecento Novelle; i metodi e i problemi di traduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismène Cotensin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Zaccarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences sur la traduction des Trecento Nouvelle de Franco Sacchetti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Florence (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’héritage et la construction de la figure de Michel-Ange dans la Galleria et le Studiolo de la Casa Buonarroti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismène Cotensin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collections et contemplations d'art. Images du "studiolo" entre Renaissance et Âge contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raffaele Ruggiero, Dec 2024, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des Trecento Novelle de Franco Sacchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismène Cotensin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-italien, Master Grenoble/Padoue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire CERLIM - Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883419v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des Trecento Novelle de Franco Sacchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismène Cotensin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CERLIM - Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire franco-italien, Master Grenoble/Padoue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883434v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vite de G. P. Bellori (1672) entre valorisation et dispersion du patrimoine vasarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismène Cotensin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des Vite de Giorgio Vasari en Europe ( XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pascale Dubus; Corinne Lucas-Fiorato, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La destinée des Vite de G. B. Passeri au XVIII e siècle : entre réécriture et plagiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismène Cotensin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies d’écrivains, Vies d’artistes dans l’Europe moderne (Espagne, France, Italie, XVe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matteo Residori; Hélène Tropé, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maître et disciple dans les recueils de Vies d'artistes (Vasari et ses successeurs romains du XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismène Cotensin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du maître, de l’autorité à l’autonomie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cristina Noacco; Corinne Bordet; Patrick Marot; Charalampos Orfanos, Jan 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence, crimes et châtiments dans les Vite des successeurs romains de Giorgio Vasari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismène Cotensin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et violence dans les Vies d'artistes (Italie, France, Angleterre XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, René Démoris; Florence Ferran; Corinne Lucas-Fiorato, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1068,162 +786,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Sacchetti, Les Trois Cents Nouvelles, tome I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismène Cotensin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank La Brasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16705-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-04622605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le visible et l’invisible : quelques réflexions sur la représentation du sang dans les deux Boucheries d’Annibal Carrache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismène Cotensin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Orbis Tertius. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professions et métiers du sang dans l'Europe romane des XVe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-36783-397-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, espaces et narration dans les Trecento Novelle de Franco Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismène Cotensin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Baggioni; Sylvain Trousselard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En traduisant Franco Sacchetti. De la langue à l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Classiques Garnier, pp.107-124, 2021, Constitution de la modernité, 978-2-406-11170-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11172-6.p.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">2024, </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« […] spero che chi verrà doppo noi arà da scrivere la quarta età del mio volume » De Vasari à Passeri, du modèle à son avatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismène Cotensin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrizia De Capitani; Cécile Terreaux-Scotto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de l'humanisme. Mélanges offerts à Serge Stolf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 449, Classiques Garnier, pp.213-225, 2020, Rencontres, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16705-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04622605v1</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09605-4.p.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1573,51 +1573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsorbistertius.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6.p.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09605-4.p.0213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Charles Fiorato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407647v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsorbistertius.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6.p.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09605-4.p.0213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01407749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Charles Fiorato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>