--- v0 (2026-03-19)
+++ v1 (2026-04-18)
@@ -1008,165 +1008,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en scène de la mort comme symbole de continuité dynastique : l'exemple de la Grande Chronique de Normandie</w:t>
+                <w:t xml:space="preserve">Entre rupture et continuité : la problématique des représentations de la lignée Anglo-normande du XIIIe au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismérie Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et mourir au Moyen Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Mar 2017, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">The Roll in Western Europe in the Late Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heidelberg University, Sep 2017, Heidelberg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085386v1</w:t>
+                <w:t xml:space="preserve">hal-05085380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre rupture et continuité : la problématique des représentations de la lignée Anglo-normande du XIIIe au XVe siècle</w:t>
+                <w:t xml:space="preserve">La mise en scène de la mort comme symbole de continuité dynastique : l'exemple de la Grande Chronique de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismérie Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Roll in Western Europe in the Late Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Heidelberg University, Sep 2017, Heidelberg, Allemagne</w:t>
+              <w:t xml:space="preserve">Vivre et mourir au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Mar 2017, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085380v1</w:t>
+                <w:t xml:space="preserve">hal-05085386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne d'Arc ou la banalisation d'une figure historique</w:t>
               </w:r>
@@ -2073,51 +2073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93D70292"/>
+    <w:nsid w:val="F23D7D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2304,51 +2304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismerie-triquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085262v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#233;rie Triquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085386v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismerie-triquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085262v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#233;rie Triquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>