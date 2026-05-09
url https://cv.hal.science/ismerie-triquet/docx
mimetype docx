--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -870,234 +870,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métaphore du jeu d'échecs dans la Grande Chronique de Normandie au XVe siècle</w:t>
+                <w:t xml:space="preserve">La représentation de la bataille d'Hastings dans les manuscrits de la Grande Chronique de Normandie aux XIVe et XVe siècles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismérie Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux et compétitions dans les sociétés médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut historique Allemand, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Franco-Britannique (Sorbonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédérique Lachaud, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085366v1</w:t>
+                <w:t xml:space="preserve">hal-05085372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation de la bataille d'Hastings dans les manuscrits de la Grande Chronique de Normandie aux XIVe et XVe siècles.</w:t>
+                <w:t xml:space="preserve">La métaphore du jeu d'échecs dans la Grande Chronique de Normandie au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismérie Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Franco-Britannique (Sorbonne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédérique Lachaud, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Jeux et compétitions dans les sociétés médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut historique Allemand, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085372v1</w:t>
+                <w:t xml:space="preserve">hal-05085366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre rupture et continuité : la problématique des représentations de la lignée Anglo-normande du XIIIe au XVe siècle</w:t>
+                <w:t xml:space="preserve">Jeanne d'Arc ou la banalisation d'une figure historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismérie Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Roll in Western Europe in the Late Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Heidelberg University, Sep 2017, Heidelberg, Allemagne</w:t>
+              <w:t xml:space="preserve">L'image consommée : excès, limites et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Nov 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085380v1</w:t>
+                <w:t xml:space="preserve">hal-05085374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de la mort comme symbole de continuité dynastique : l'exemple de la Grande Chronique de Normandie</w:t>
               </w:r>
@@ -1146,234 +1146,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne d'Arc ou la banalisation d'une figure historique</w:t>
+                <w:t xml:space="preserve">Entre rupture et continuité : la problématique des représentations de la lignée Anglo-normande du XIIIe au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismérie Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'image consommée : excès, limites et transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, Nov 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">The Roll in Western Europe in the Late Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heidelberg University, Sep 2017, Heidelberg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085374v1</w:t>
+                <w:t xml:space="preserve">hal-05085380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les manuscrits enluminés de la Grande Chronique de Normandie ou la manifestation d'un pouvoir disparu à la fin du Moyen Age</w:t>
+                <w:t xml:space="preserve">La problématique du corpus dans l'étude de l'historiographie Anglo-normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismérie Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art et pouvoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes II, Jun 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Qu'est ce qu'un corpus?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBMA-IRHT, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085392v1</w:t>
+                <w:t xml:space="preserve">hal-05085389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La problématique du corpus dans l'étude de l'historiographie Anglo-normande</w:t>
+                <w:t xml:space="preserve">Les manuscrits enluminés de la Grande Chronique de Normandie ou la manifestation d'un pouvoir disparu à la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismérie Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu'est ce qu'un corpus?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CBMA-IRHT, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Art et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes II, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085389v1</w:t>
+                <w:t xml:space="preserve">hal-05085392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
@@ -1491,165 +1491,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normands voyageurs à travers l'iconographie des manuscrits de la Grande Chronique de Normandie au XVe siècle</w:t>
+                <w:t xml:space="preserve">Les pratiques cérémonielles dans l'iconographie des manuscrits de la Grande Chronique de Normandie au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismérie Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival de l'Histoire de l'art de Fontainebleau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Images de fêtes et fêtes en image : problématique d'une mémoire visuelle des pratiques festives et cérémonielles de l'Antiquité au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-CRHIPA, Feb 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085409v1</w:t>
+                <w:t xml:space="preserve">hal-05085415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques cérémonielles dans l'iconographie des manuscrits de la Grande Chronique de Normandie au XVe siècle</w:t>
+                <w:t xml:space="preserve">Les normands voyageurs à travers l'iconographie des manuscrits de la Grande Chronique de Normandie au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismérie Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de fêtes et fêtes en image : problématique d'une mémoire visuelle des pratiques festives et cérémonielles de l'Antiquité au Moyen Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH-CRHIPA, Feb 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Festival de l'Histoire de l'art de Fontainebleau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05085415v1</w:t>
+                <w:t xml:space="preserve">hal-05085409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2073,51 +2073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F23D7D08"/>
+    <w:nsid w:val="89D2AC92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2304,51 +2304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismerie-triquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085262v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#233;rie Triquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ismerie-triquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085262v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#233;rie Triquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171639v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085401v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>