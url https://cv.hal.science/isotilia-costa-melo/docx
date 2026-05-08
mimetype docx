--- v0 (2026-03-17)
+++ v1 (2026-05-08)
@@ -764,295 +764,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance index for traditional retailers incorporating digital marketplace: benchmarking through data envelopment analysis (DEA)</w:t>
+                <w:t xml:space="preserve">Measuring the performance of retailers during the COVID-19 pandemic: Embedding optimal control theory principles in a dynamic data envelopment analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotilia Costa Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Nocera Alves Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alves Junior</w:t>
+                <w:t xml:space="preserve">Jéssica Syrio Callefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Callefi</w:t>
+                <w:t xml:space="preserve">Karoline Arguelho da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kodama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Nagano</w:t>
+                <w:t xml:space="preserve">Marcelo Seido Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Computing and Electronic Commerce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10919392.2023.2177070⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.100282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orp.2023.100282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318315v1</w:t>
+                <w:t xml:space="preserve">hal-04315113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the performance of retailers during the COVID-19 pandemic: Embedding optimal control theory principles in a dynamic data envelopment analysis approach</w:t>
+                <w:t xml:space="preserve">A performance index for traditional retailers incorporating digital marketplace: benchmarking through data envelopment analysis (DEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotilia Costa Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulo Nocera Alves Junior</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alves Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéssica Syrio Callefi</w:t>
+                <w:t xml:space="preserve">J. Callefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Arguelho da Silva</w:t>
+                <w:t xml:space="preserve">T. Kodama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Seido Nagano</w:t>
+                <w:t xml:space="preserve">M. Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.100282. </w:t>
+              <w:t xml:space="preserve">Journal of Organizational Computing and Electronic Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (3-4), pp.196-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orp.2023.100282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10919392.2023.2177070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315113v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1237,51 +1237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kimura Kodama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Suarez Campoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Seido Nagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEA45 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.85-94, 2024, Lecture Notes in Operations Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1810,51 +1810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD1C85B5"/>
+    <w:nsid w:val="E58F4ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2041,51 +2041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isotilia-costa-melo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4210-9325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravelojaona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Abad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Costa-Melo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2025.103431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Teixeira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Pinto Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isotilia Costa Melo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Holler Branco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Nocera Alves Junior" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Okamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32479/ijeep.16426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103856" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Botelho de Sousa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Herrera Cantorani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meire Ramalho de Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Cardoso de Oliveira Neto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681015.2024.2405100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alves Junior" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Callefi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kodama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10919392.2023.2177070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Syrio Callefi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Arguelho da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Seido Nagano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2023.100282" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Gon&#231;alves Rezende" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Belen Osorio Roco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38165-2_72" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kimura Kodama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Suarez Campoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61597-9_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gustavo de Jesus Puppi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geandra Alves Queiroz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Aparecida Do Nascimento Rebelatto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38165-2_42" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isotilia Costa Mello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38165-2_38" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Toshio Okamura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cesar Cruz J&#250;nior" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97940-9_127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isotilia-costa-melo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4210-9325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravelojaona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Abad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Costa-Melo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2025.103431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Teixeira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Pinto Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isotilia Costa Melo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-373" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Holler Branco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Nocera Alves Junior" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Okamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32479/ijeep.16426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103856" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Botelho de Sousa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Herrera Cantorani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meire Ramalho de Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Cardoso de Oliveira Neto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681015.2024.2405100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Syrio Callefi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Arguelho da Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Seido Nagano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2023.100282" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alves Junior" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Callefi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kodama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10919392.2023.2177070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica Gon&#231;alves Rezende" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Belen Osorio Roco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38165-2_72" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kimura Kodama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Suarez Campoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61597-9_8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gustavo de Jesus Puppi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geandra Alves Queiroz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Aparecida Do Nascimento Rebelatto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38165-2_42" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isotilia Costa Mello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38165-2_38" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Toshio Okamura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cesar Cruz J&#250;nior" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97940-9_127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>