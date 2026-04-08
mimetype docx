--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -153,1177 +153,1177 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Maya ruins covered by jungle using Sentinel-1</w:t>
+                <w:t xml:space="preserve">Retrieving Complex Permittivities From Remote Dual Co-Pol Radar Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Michenot</w:t>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Israel Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Guinvarc’h</w:t>
+                <w:t xml:space="preserve">Laetitia Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.3293. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (1), pp.812-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-53068-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3332429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491093v1</w:t>
+                <w:t xml:space="preserve">hal-05580153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Around-the-Corner” Radar: Particle Filters for Non-Line-of-Sight Target Tracking in the Presence of Ambiguities</w:t>
+                <w:t xml:space="preserve">Identification of Maya ruins covered by jungle using Sentinel-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Regis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1 - 15. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.3293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/taes.2024.3503560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-53068-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908148v1</w:t>
+                <w:t xml:space="preserve">hal-04491093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Activity Radar Challenge: Benchmarking Based on the ‘Radar Signatures of Human Activities’ Dataset From Glasgow University</w:t>
+                <w:t xml:space="preserve">Around-the-Corner” Radar: Particle Filters for Non-Line-of-Sight Target Tracking in the Presence of Ambiguities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shufan Yang</w:t>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Kernec</w:t>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Romain</w:t>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Fioranelli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2023.3240895⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/taes.2024.3503560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500661v1</w:t>
+                <w:t xml:space="preserve">hal-04908148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for aircraft classification from VHF radar signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Human Activity Radar Challenge: Benchmarking Based on the ‘Radar Signatures of Human Activities’ Dataset From Glasgow University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shufan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Fix</w:t>
+                <w:t xml:space="preserve">Julien Le Kernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Costa Lopes</w:t>
+                <w:t xml:space="preserve">Francesco Fioranelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shuwa Kobayashi</w:t>
+                <w:t xml:space="preserve">Pierre Cadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/rsn2.12067⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (4), pp.1813-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2023.3240895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227950v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning for aircraft classification from VHF radar signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+                <w:t xml:space="preserve">Arthur Costa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Menelle</w:t>
+                <w:t xml:space="preserve">Guillaume Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Shuwa Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.697-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/rsn2.12067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130174v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐frequency characterisation of bistatic Doppler signature of a wooded area walk at L‐band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/rsn2.12147⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265130v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Set-Membership State Estimation of an Octorotor's Position for Radar Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+                <w:t xml:space="preserve">Time‐frequency characterisation of bistatic Doppler signature of a wooded area walk at L‐band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodoro Alamo</w:t>
+                <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ben Chabane</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2020.1825796⟩</w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/rsn2.12147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972596v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN AND EXPERIMENTAL VALIDATION OF MULTIFUNCTION ANTENNA WITH DIRECT MODULATION FOR RADAR AND COMMUNICATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guaranteed Set-Membership State Estimation of an Octorotor's Position for Radar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dory Merhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel David Hinostroza Saenz</w:t>
+                <w:t xml:space="preserve">Teodoro Alamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofiane Ben Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.17-25. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIER18061804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2020.1825796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124595v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection-localization Algorithms in the Around-the-corner Radar Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Phuc-Hung Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
@@ -1355,359 +1355,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6:1 Bandwidth, Low-Profile, Dual-Polarized Ring Array of Spiral Antennas with Connecting Arms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">DESIGN AND EXPERIMENTAL VALIDATION OF MULTIFUNCTION ANTENNA WITH DIRECT MODULATION FOR RADAR AND COMMUNICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel David Hinostroza Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Louertani</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2492578⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER18061804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265594v1</w:t>
+                <w:t xml:space="preserve">hal-02124595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Bandwidth of Spiral Antenna Arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A 6:1 Bandwidth, Low-Profile, Dual-Polarized Ring Array of Spiral Antennas with Connecting Arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Randy Haupt</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2015.2508060⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (2), pp.752-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2492578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265598v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estimating the Bandwidth of Spiral Antenna Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.1337-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2015.2508060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Dual-Polarized Wideband Planar Phased Array With Spiral Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (9), pp.4547-4553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2014.2331988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1717,6741 +1834,6741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-valued Wasserstein GAN for SAR Image Generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Deep-learning Based Wall Mitigation Method for Through-the-wall Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IGARSS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529685v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frequency GNSS monitoring and analysing the Ionospheric scintillation effects for L-band by SAR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Complex-valued Wasserstein GAN for SAR Image Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dhédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993961⟩</w:t>
+              <w:t xml:space="preserve">IEEE IGARSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10642629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981679v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning Based Wall Mitigation Method for Through-the-wall Radar Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-frequency GNSS monitoring and analysing the Ionospheric scintillation effects for L-band by SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Sree Harsha Pasumarthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981693v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLRT Particle Filter for Non-Line of Sight Single Moving Target Tracking via Phased Array Radar</w:t>
+                <w:t xml:space="preserve">Road Detection in a Forest Using Sentinel-1 and FBR Time-Series Speckle Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224179⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6561-6563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152876v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Model Order Selection for Non-Line Of Sight Radar Localization in Urban Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+                <w:t xml:space="preserve">Modified 2D Backprojection Decomposition for 3D Imaging in Through-the-Wall Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Radar Conference (RadarConf23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RadarConf2351548.2023.10149715⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.259-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152869v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified 2D Backprojection Decomposition for 3D Imaging in Through-the-Wall Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pistage d'une cible radar masquée en milieu urbain par filtrage particulaire exploitant l'information angulaire des multi-trajets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490772v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistage d'une cible radar masquée en milieu urbain par filtrage particulaire exploitant l'information angulaire des multi-trajets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">GLRT Particle Filter for Non-Line of Sight Single Moving Target Tracking via Phased Array Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUSION 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Charleston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152866v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Analysis on Wall and Radar's Characteristics in Through-the-Wall Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multipath Model Order Selection for Non-Line Of Sight Radar Localization in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237953⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Radar Conference (RadarConf23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Antonio, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf2351548.2023.10149715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490761v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on Mid-Latitude Ionospheric TEC and Scintillation during 2023 Geomagnetic Storms over France region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty Analysis on Wall and Radar's Characteristics in Through-the-Wall Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Space Weather Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.1803-1804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492514v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie à travers les murs : Etude d'incertitude sur les caractéristiques du mur et du radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact on Mid-Latitude Ionospheric TEC and Scintillation during 2023 Geomagnetic Storms over France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Sree Harsha Pasumarthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29° COLLOQUE SUR LE TRAITEMENT DU SIGNAL ET DES IMAGES -GRETSI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19th European Space Weather Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490829v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Detection in a Forest Using Sentinel-1 and FBR Time-Series Speckle Filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imagerie à travers les murs : Etude d'incertitude sur les caractéristiques du mur et du radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29° COLLOQUE SUR LE TRAITEMENT DU SIGNAL ET DES IMAGES -GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424461v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust PCA for Through-the-Wall Radar Imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apport de l'information angulaire pour la réduction des ambiguïtés de localisation en radar &amp;quot;Around-the-corner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075584v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust PCA pour l'imagerie Radar à travers les murs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'information angulaire pour la réduction des ambiguïtés de localisation en radar &amp;quot;Around-the-corner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+                <w:t xml:space="preserve">Robust PCA for Through-the-Wall Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rabaste</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2022, Belgrade, Serbia. pp.2246-2250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713491v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the reduction of localization ambiguities of hidden target in the around-the-corner radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET International Radar Conference 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIE - Internatioanl Conference on Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Haikou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022656v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multifunction Antenna: Radar and QPSK Comms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Antenna Measurements and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703513⟩</w:t>
+              <w:t xml:space="preserve">IET International Radar Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chongqing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2021.0597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498287v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification in L-Band of Physical Activities Performed Simultaneously into the Forest by a Group of Persons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Saillant</w:t>
+                <w:t xml:space="preserve">A Multifunction Antenna: Radar and QPSK Comms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régis Guinvarc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Antibes, Juan les pins, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616979v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monostatic Radar Cross Section Simulation of Small Unmanned Aerial Vehicles in UHF band</w:t>
+                <w:t xml:space="preserve">Classification in L-Band of Physical Activities Performed Simultaneously into the Forest by a Group of Persons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
+                <w:t xml:space="preserve">G Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+                <w:t xml:space="preserve">I Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Guinvarch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+                <w:t xml:space="preserve">M Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130200v1</w:t>
+                <w:t xml:space="preserve">hal-03616979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reduction of localization ambiguities of hidden target in the around-the-corner radar</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monostatic Radar Cross Section Simulation of Small Unmanned Aerial Vehicles in UHF band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE - Internatioanl Conference on Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Haikou, China</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975473v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the walking activity within the forest by using a Doppler analysis in the UHF-BAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Geoscience and Remote Sensing Symposium (IGARSS2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable 4-Arm Spiral Antenna for Dual Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Québec, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonotopic set-membership state estimation applied to an octorotor model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+                <w:t xml:space="preserve">Time Modulated Array -A Database Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodoro Alamo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Summer Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275035v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zonotopic set-membership state estimation applied to an octorotor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dory Merhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodoro Alamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Summer Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492643v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array -A Database Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSIPCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902834⟩</w:t>
+              <w:t xml:space="preserve">2019 International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433202v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances in Receiving Two-Arm Spiral Antennas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Concentric ring array of connecting spirals with interleaved WAVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 United States National Committee of URSI National Radio Science Meeting (USNC-URSI NRSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Boulder, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124613v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentric ring array of connecting spirals with interleaved WAVES</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Resonances in Receiving Two-Arm Spiral Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naga Devarapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 United States National Committee of URSI National Radio Science Meeting (USNC-URSI NRSM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Carthagène des Indes, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/apwc.2018.8503796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414057v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna Pattern Effects in a Low Sidelobe Circularly Polarized Planar Array Due to Element Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel David Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Carthagène des Indes, Colombia. pp.103-105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iceaa.2018.8520483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifunction antenna with direct modulation and beam agility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Gillard</w:t>
+                <w:t xml:space="preserve">Antenne Multifonction à Modulation Directe et Agilité de Faisceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622471v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentric ring array of connecting spirals with WAVES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Genetic algorithm optimization of a dual polarized concentric ring array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Applied Computational Electromagnetics Society Symposium - Italy (ACES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692595v1</w:t>
+                <w:t xml:space="preserve">hal-01692600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Around the Corner Radar : Detection and Localization of a target in non-line of sight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Phuc Hung Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Radar Conference (RadarConf17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, United States. pp.0842 - 0847, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2017.7944320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614299v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm optimization of a dual polarized concentric ring array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khac Phuc Hung Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Applied Computational Electromagnetics Society Symposium - Italy (ACES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692600v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne Multifonction à Modulation Directe et Agilité de Faisceau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">Concentric ring array of connecting spirals with WAVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarcah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723743v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Around the Corner Radar : Detection and Localization of a target in non-line of sight</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multifunction antenna with direct modulation and beam agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Radar Conference (RadarConf17)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2017.7944320⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614297v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation of an octorotor with unknown inputs. Application to radar imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. pp.723-728, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2017.8107122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV detection with K band embedded FMCW radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mazieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Mediterranean Microwave Conference (MMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMS.2017.8497143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Gillard</w:t>
+                <w:t xml:space="preserve">Nanosatellite attitude control using electromagnetic actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416327v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency bandwidth in connected spiral arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Large Bandwidth Analysis in Multifunction Antenna for Radar and Communication Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Waltham, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832616⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449655v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for an octorotor for radar applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Phase error analysis of a dual polarized concentric ring array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.1947-1491 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390098v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna system for simultaneous radar and communication applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481490⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.705--706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368112v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosatellite attitude control using electromagnetic actuation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Low frequency bandwidth in connected spiral arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Waltham, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383419v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase error analysis of a dual polarized concentric ring array</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+                <w:t xml:space="preserve">Control design for an octorotor for radar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449627v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Bandwidth Analysis in Multifunction Antenna for Radar and Communication Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">Antenna system for simultaneous radar and communication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832636⟩</w:t>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449646v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octorotor UAVs for radar applications : modeling and analysis for control design.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Octorotor UAVs for radar applications: Modeling and analysis for control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moreira Matheus Beltrami</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Moreira Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/red-uas.2015.7441019⟩</w:t>
+              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.288-297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259178v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size constraint in design of concentric ring array</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Octorotor UAVs for radar applications : modeling and analysis for control design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreira Matheus Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305616⟩</w:t>
+              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/red-uas.2015.7441019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266165v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two stacked orthogonally wound spirals with connected arms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Size constraint in design of concentric ring array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 1976-1977, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305377⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 2455-2456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266168v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array for dual function radar and communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Two stacked orthogonally wound spirals with connected arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 806-807, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304790⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 1976-1977, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265684v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octorotor UAVs for radar applications: Modeling and analysis for control design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Modulated Array for dual function radar and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441019⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 806-807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034736v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-circular polarized planar array of connected sinuous antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Dual-linear polarized cavity-backed sinuous antenna with non-sequential feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904799⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, La Haye, Netherlands. pp.1199 - 1201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103494v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEC cavity for a ring array of spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.939-940, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2014.6904798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-linear polarized cavity-backed sinuous antenna with non-sequential feeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Dual-circular polarized planar array of connected sinuous antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901988⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.Pages 941-942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104550v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow band resonances in planar array of spiral antennas without ground plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Symposium on Phased Array Systems and Technology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Waltham, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARRAY.2013.6731886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband dual polarized array with spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Louertani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual polarized planar phased spiral antenna array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation (APSURSI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, United States. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2012.6348807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of wide band planar arrays of spiral antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Technique d'optimisation de réseaux 2D d'antennes spirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Antennas and Propagation (APSURSI 2011) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659481v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d'optimisation de réseaux 2D d'antennes spirales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The design of wide band planar arrays of spiral antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Antennas and Propagation (APSURSI 2011) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, United States. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659495v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving axial ratio of planar phased array of spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SONDRA Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Axial Ratio of a Planar Phased Array of Spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Antennas and Propagation Society International Symposium (APSURSI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2010.5561413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8461,124 +8578,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction framework to estimate the mid-latitude ionospheric TEC gradients using machine learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babu Shree Harsha Pasumarthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ODAS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8588,117 +8705,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTEM AND METHOD FOR SELECTING, USING A TERMINAL, AN OPTIMUM FREQUENCY BAND IN TERMS OF SPEED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Azarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021233843A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8708,114 +8825,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of wideband arrays of spiral antennas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Supélec, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013SUPL0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00830469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8883,51 +9000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62106C86"/>
+    <w:nsid w:val="D7DE7EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9114,51 +9231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/israel-hinostroza-saenz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-121X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2024.3503560" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04500661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Yang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fioranelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3240895" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwa Kobayashi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03265130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ovarlez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dory Merhy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1825796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouedraogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel David Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18061804" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L. Haupt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Louertani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2492578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Haupt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2508060" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2331988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Levi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642629" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981679v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Sree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993961" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224179" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2351548.2023.10149715" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237502" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152866v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237953" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703513" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hinostroza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Menelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saillant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ovarlez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553267" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L Haupt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275035v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Devarapalli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc.2018.8503796" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520483" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928176" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072566" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel D. Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723743v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarascon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2017.8107122" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414042v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497143" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449655v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832616" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481490" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696167" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832636" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305616" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266168v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305377" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904799" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904798" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731886" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348807" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996784" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561413" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Shree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572206v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/israel-hinostroza-saenz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-121X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2024.3503560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04500661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fioranelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3240895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwa Kobayashi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03265130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ovarlez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dory Merhy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1825796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouedraogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel David Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18061804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L. Haupt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Louertani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2492578" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Haupt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2508060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2331988" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Levi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Sree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993961" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224179" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2351548.2023.10149715" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237953" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hinostroza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Menelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saillant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ovarlez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553267" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L Haupt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329949" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Devarapalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc.2018.8503796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel D. Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916409" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072566" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928176" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarascon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2017.8107122" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497143" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832636" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696167" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832616" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481490" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305616" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103943v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904798" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904799" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934291v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731886" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348807" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996784" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557867v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561413" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Shree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>