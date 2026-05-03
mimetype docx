--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -685,364 +685,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for aircraft classification from VHF radar signatures</w:t>
+                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Fix</w:t>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Costa Lopes</w:t>
+                <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morice</w:t>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuwa Kobayashi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.697-707. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/rsn2.12067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227950v1</w:t>
+                <w:t xml:space="preserve">hal-03130174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
+                <w:t xml:space="preserve">Deep learning for aircraft classification from VHF radar signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Menelle</w:t>
+                <w:t xml:space="preserve">Arthur Costa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+                <w:t xml:space="preserve">Guillaume Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Shuwa Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), pp.423. </w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.697-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/rsn2.12067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130174v1</w:t>
+                <w:t xml:space="preserve">hal-03227950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time‐frequency characterisation of bistatic Doppler signature of a wooded area walk at L‐band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1699,51 +1699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-Polarized Wideband Planar Phased Array With Spiral Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,64 +1995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dhédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2444,51 +2444,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistage d'une cible radar masquée en milieu urbain par filtrage particulaire exploitant l'information angulaire des multi-trajets</w:t>
+                <w:t xml:space="preserve">GLRT Particle Filter for Non-Line of Sight Single Moving Target Tracking via Phased Array Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
@@ -2519,97 +2519,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUSION 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Charleston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152866v1</w:t>
+                <w:t xml:space="preserve">hal-04152876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLRT Particle Filter for Non-Line of Sight Single Moving Target Tracking via Phased Array Radar</w:t>
+                <w:t xml:space="preserve">Multipath Model Order Selection for Non-Line Of Sight Radar Localization in Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
@@ -2640,106 +2649,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Radar Conference (RadarConf23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Antonio, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf2351548.2023.10149715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04152876v1</w:t>
+                <w:t xml:space="preserve">hal-04152869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Model Order Selection for Non-Line Of Sight Radar Localization in Urban Environment</w:t>
+                <w:t xml:space="preserve">Pistage d'une cible radar masquée en milieu urbain par filtrage particulaire exploitant l'information angulaire des multi-trajets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
@@ -2770,82 +2779,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Radar Conference (RadarConf23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RadarConf2351548.2023.10149715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04152869v1</w:t>
+                <w:t xml:space="preserve">hal-04152866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Analysis on Wall and Radar's Characteristics in Through-the-Wall Context</w:t>
               </w:r>
@@ -2942,243 +2942,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on Mid-Latitude Ionospheric TEC and Scintillation during 2023 Geomagnetic Storms over France region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Hinostroza</w:t>
+                <w:t xml:space="preserve">Imagerie à travers les murs : Etude d'incertitude sur les caractéristiques du mur et du radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Space Weather Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">29° COLLOQUE SUR LE TRAITEMENT DU SIGNAL ET DES IMAGES -GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492514v1</w:t>
+                <w:t xml:space="preserve">hal-04490829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie à travers les murs : Etude d'incertitude sur les caractéristiques du mur et du radar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Impact on Mid-Latitude Ionospheric TEC and Scintillation during 2023 Geomagnetic Storms over France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Sree Harsha Pasumarthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29° COLLOQUE SUR LE TRAITEMENT DU SIGNAL ET DES IMAGES -GRETSI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19th European Space Weather Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490829v1</w:t>
+                <w:t xml:space="preserve">hal-04492514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'information angulaire pour la réduction des ambiguïtés de localisation en radar &amp;quot;Around-the-corner</w:t>
               </w:r>
@@ -3311,51 +3311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,77 +3683,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET International Radar Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Chongqing, China. </w:t>
@@ -3804,51 +3804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multifunction Antenna: Radar and QPSK Comms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,64 +4081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
@@ -4167,103 +4167,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the walking activity within the forest by using a Doppler analysis in the UHF-BAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Geoscience and Remote Sensing Symposium (IGARSS2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
@@ -4301,51 +4301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable 4-Arm Spiral Antenna for Dual Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,312 +4529,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonotopic set-membership state estimation applied to an octorotor model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t>
+                <w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chevet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Summer Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275035v1</w:t>
+                <w:t xml:space="preserve">hal-02492643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zonotopic set-membership state estimation applied to an octorotor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dory Merhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodoro Alamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Summer Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492643v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentric ring array of connecting spirals with interleaved WAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,416 +5472,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentric ring array of connecting spirals with WAVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarcah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614299v1</w:t>
+                <w:t xml:space="preserve">hal-01692595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentric ring array of connecting spirals with WAVES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+                <w:t xml:space="preserve">A multifunction antenna with direct modulation and beam agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692595v1</w:t>
+                <w:t xml:space="preserve">hal-01622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifunction antenna with direct modulation and beam agility</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Phuc Hung Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622471v1</w:t>
+                <w:t xml:space="preserve">hal-01614299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation of an octorotor with unknown inputs. Application to radar imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,64 +5967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV detection with K band embedded FMCW radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mazieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6426,90 +6426,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Euziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.705--706, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6755,90 +6755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna system for simultaneous radar and communication applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ouédraogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Hinostroza</w:t>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6911,51 +6911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Moreira Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7517,51 +7517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7625,51 +7625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEC cavity for a ring array of spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7755,51 +7755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7950,51 +7950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband dual polarized array with spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8058,51 +8058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual polarized planar phased spiral antenna array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,256 +8156,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d'optimisation de réseaux 2D d'antennes spirales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The design of wide band planar arrays of spiral antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Antennas and Propagation (APSURSI 2011) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, United States. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659495v1</w:t>
+                <w:t xml:space="preserve">hal-00659481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of wide band planar arrays of spiral antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Technique d'optimisation de réseaux 2D d'antennes spirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Antennas and Propagation (APSURSI 2011) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Microondes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996784⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659481v1</w:t>
+                <w:t xml:space="preserve">hal-00659495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving axial ratio of planar phased array of spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8456,51 +8456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Axial Ratio of a Planar Phased Array of Spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,51 +8592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction framework to estimate the mid-latitude ionospheric TEC gradients using machine learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9000,51 +9000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7DE7EE1"/>
+    <w:nsid w:val="E9F64741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9231,51 +9231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/israel-hinostroza-saenz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-121X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2024.3503560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04500661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fioranelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3240895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwa Kobayashi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03265130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ovarlez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dory Merhy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1825796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouedraogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel David Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18061804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L. Haupt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Louertani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2492578" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Haupt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2508060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2331988" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Levi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Sree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993961" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224179" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2351548.2023.10149715" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237953" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hinostroza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Menelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saillant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ovarlez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553267" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L Haupt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329949" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Devarapalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc.2018.8503796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel D. Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916409" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072566" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928176" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarascon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2017.8107122" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497143" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832636" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696167" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832616" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481490" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305616" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103943v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904798" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904799" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934291v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731886" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348807" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996784" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557867v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561413" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Shree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/israel-hinostroza-saenz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-121X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2024.3503560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04500661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fioranelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3240895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa Lopes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwa Kobayashi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03265130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ovarlez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dory Merhy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1825796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouedraogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel David Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18061804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L. Haupt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Louertani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2492578" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Haupt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2508060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2331988" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Levi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Sree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993961" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2351548.2023.10149715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237953" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hinostroza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Menelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saillant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ovarlez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553267" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L Haupt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329949" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Devarapalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc.2018.8503796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel D. Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916409" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072566" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928176" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarascon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2017.8107122" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497143" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832636" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696167" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832616" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481490" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305616" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103943v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904798" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904799" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934291v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731886" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348807" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659481v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996784" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557867v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561413" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Shree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>