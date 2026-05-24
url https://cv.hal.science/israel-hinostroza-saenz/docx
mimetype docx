--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -685,364 +685,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
+                <w:t xml:space="preserve">Deep learning for aircraft classification from VHF radar signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Menelle</w:t>
+                <w:t xml:space="preserve">Arthur Costa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+                <w:t xml:space="preserve">Guillaume Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+                <w:t xml:space="preserve">Shuwa Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (3), pp.423. </w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.697-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/rsn2.12067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130174v1</w:t>
+                <w:t xml:space="preserve">hal-03227950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for aircraft classification from VHF radar signatures</w:t>
+                <w:t xml:space="preserve">Measurements and Analysis of the Doppler Signature of a Human Moving within the Forest in UHF-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Fix</w:t>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Costa Lopes</w:t>
+                <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morice</w:t>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuwa Kobayashi</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.697-707. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/rsn2.12067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13030423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227950v1</w:t>
+                <w:t xml:space="preserve">hal-03130174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time‐frequency characterisation of bistatic Doppler signature of a wooded area walk at L‐band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1699,51 +1699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-Polarized Wideband Planar Phased Array With Spiral Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,783 +1842,796 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning Based Wall Mitigation Method for Through-the-wall Radar Imaging</w:t>
+                <w:t xml:space="preserve">Complex-valued Wasserstein GAN for SAR Image Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
+                <w:t xml:space="preserve">Victor Dhédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Muzeau</w:t>
+                <w:t xml:space="preserve">Jérémie Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Radar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IGARSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10642629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981693v2</w:t>
+                <w:t xml:space="preserve">hal-04529685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-valued Wasserstein GAN for SAR Image Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-frequency GNSS monitoring and analysing the Ionospheric scintillation effects for L-band by SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Sree Harsha Pasumarthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dhédin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Hinostroza</w:t>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IGARSS 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10642629⟩</w:t>
+              <w:t xml:space="preserve">2024 International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529685v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frequency GNSS monitoring and analysing the Ionospheric scintillation effects for L-band by SAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-learning Based Wall Mitigation Method for Through-the-wall Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babu Sree Harsha Pasumarthi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Max Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981679v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Detection in a Forest Using Sentinel-1 and FBR Time-Series Speckle Filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Michenot</w:t>
+                <w:t xml:space="preserve">GLRT Particle Filter for Non-Line of Sight Single Moving Target Tracking via Phased Array Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6561-6563, </w:t>
+              <w:t xml:space="preserve">FUSION 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Charleston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424461v2</w:t>
+                <w:t xml:space="preserve">hal-04152876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified 2D Backprojection Decomposition for 3D Imaging in Through-the-Wall Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
+                <w:t xml:space="preserve">Multipath Model Order Selection for Non-Line Of Sight Radar Localization in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.259-260, </w:t>
+              <w:t xml:space="preserve">2023 IEEE Radar Conference (RadarConf23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Antonio, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf2351548.2023.10149715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490772v1</w:t>
+                <w:t xml:space="preserve">hal-04152869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLRT Particle Filter for Non-Line of Sight Single Moving Target Tracking via Phased Array Radar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+                <w:t xml:space="preserve">Modified 2D Backprojection Decomposition for 3D Imaging in Through-the-Wall Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Charleston, United States. </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.259-260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/FUSION52260.2023.10224179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152876v1</w:t>
+                <w:t xml:space="preserve">hal-04490772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Model Order Selection for Non-Line Of Sight Radar Localization in Urban Environment</w:t>
+                <w:t xml:space="preserve">Pistage d'une cible radar masquée en milieu urbain par filtrage particulaire exploitant l'information angulaire des multi-trajets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Huy Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
@@ -2649,1621 +2662,1608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Radar Conference (RadarConf23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152869v1</w:t>
+                <w:t xml:space="preserve">hal-04152866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistage d'une cible radar masquée en milieu urbain par filtrage particulaire exploitant l'information angulaire des multi-trajets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+                <w:t xml:space="preserve">Uncertainty Analysis on Wall and Radar's Characteristics in Through-the-Wall Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 : XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.1803-1804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152866v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Analysis on Wall and Radar's Characteristics in Through-the-Wall Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Imagerie à travers les murs : Etude d'incertitude sur les caractéristiques du mur et du radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29° COLLOQUE SUR LE TRAITEMENT DU SIGNAL ET DES IMAGES -GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490761v1</w:t>
+                <w:t xml:space="preserve">hal-04490829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie à travers les murs : Etude d'incertitude sur les caractéristiques du mur et du radar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Impact on Mid-Latitude Ionospheric TEC and Scintillation during 2023 Geomagnetic Storms over France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Sree Harsha Pasumarthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29° COLLOQUE SUR LE TRAITEMENT DU SIGNAL ET DES IMAGES -GRETSI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19th European Space Weather Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490829v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on Mid-Latitude Ionospheric TEC and Scintillation during 2023 Geomagnetic Storms over France region</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+                <w:t xml:space="preserve">Road Detection in a Forest Using Sentinel-1 and FBR Time-Series Speckle Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Space Weather Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.6561-6563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492514v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'information angulaire pour la réduction des ambiguïtés de localisation en radar &amp;quot;Around-the-corner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+                <w:t xml:space="preserve">Robust PCA for Through-the-Wall Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2022, Belgrade, Serbia. pp.2246-2250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713491v1</w:t>
+                <w:t xml:space="preserve">hal-04075584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust PCA pour l'imagerie Radar à travers les murs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Brehier</w:t>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images, GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust PCA for Through-the-Wall Radar Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
+                <w:t xml:space="preserve">Apport de l'information angulaire pour la réduction des ambiguïtés de localisation en radar &amp;quot;Around-the-corner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Signal Processing Conference (EUSIPCO) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 : 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909960⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04075584v1</w:t>
+                <w:t xml:space="preserve">hal-03713491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reduction of localization ambiguities of hidden target in the around-the-corner radar</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cadart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE - Internatioanl Conference on Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET International Radar Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chongqing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2021.0597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975473v1</w:t>
+                <w:t xml:space="preserve">hal-03022656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Fix</w:t>
+                <w:t xml:space="preserve">A Multifunction Antenna: Radar and QPSK Comms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengfang Ren</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET International Radar Conference 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Antibes, Juan les pins, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/icp.2021.0597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03022656v1</w:t>
+                <w:t xml:space="preserve">hal-03498287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multifunction Antenna: Radar and QPSK Comms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification in L-Band of Physical Activities Performed Simultaneously into the Forest by a Group of Persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Menelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Saillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Antenna Measurements and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03498287v1</w:t>
+                <w:t xml:space="preserve">hal-03616979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification in L-Band of Physical Activities Performed Simultaneously into the Forest by a Group of Persons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P Ovarlez</w:t>
+                <w:t xml:space="preserve">Monostatic Radar Cross Section Simulation of Small Unmanned Aerial Vehicles in UHF band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Sidi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03616979v1</w:t>
+                <w:t xml:space="preserve">hal-03130200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monostatic Radar Cross Section Simulation of Small Unmanned Aerial Vehicles in UHF band</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the reduction of localization ambiguities of hidden target in the around-the-corner radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Huy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CIE - Internatioanl Conference on Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Haikou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130200v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the walking activity within the forest by using a Doppler analysis in the UHF-BAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Geoscience and Remote Sensing Symposium (IGARSS2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. </w:t>
@@ -4301,51 +4301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable 4-Arm Spiral Antenna for Dual Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,693 +4399,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array -A Database Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Euziere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Uguen</w:t>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuSIPCO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902834⟩</w:t>
+              <w:t xml:space="preserve">2019 International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433202v1</w:t>
+                <w:t xml:space="preserve">hal-02492643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zonotopic set-membership state estimation applied to an octorotor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dory Merhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodoro Alamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Summer Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492643v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonotopic set-membership state estimation applied to an octorotor model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time Modulated Array -A Database Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Summer Workshop on Interval Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275035v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentric ring array of connecting spirals with interleaved WAVES</w:t>
+                <w:t xml:space="preserve">Resonances in Receiving Two-Arm Spiral Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Naga Devarapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 United States National Committee of URSI National Radio Science Meeting (USNC-URSI NRSM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Carthagène des Indes, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/apwc.2018.8503796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414057v1</w:t>
+                <w:t xml:space="preserve">hal-02124613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances in Receiving Two-Arm Spiral Antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
+                <w:t xml:space="preserve">Concentric ring array of connecting spirals with interleaved WAVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 United States National Committee of URSI National Radio Science Meeting (USNC-URSI NRSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Boulder, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124613v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna Pattern Effects in a Low Sidelobe Circularly Polarized Planar Array Due to Element Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel David Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Guinvarcrh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Carthagène des Indes, Colombia. pp.103-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5113,282 +5113,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne Multifonction à Modulation Directe et Agilité de Faisceau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+                <w:t xml:space="preserve">Concentric ring array of connecting spirals with WAVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarcah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723743v1</w:t>
+                <w:t xml:space="preserve">hal-01692595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm optimization of a dual polarized concentric ring array</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+                <w:t xml:space="preserve">A multifunction antenna with direct modulation and beam agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Applied Computational Electromagnetics Society Symposium - Italy (ACES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01692600v1</w:t>
+                <w:t xml:space="preserve">hal-01622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Around the Corner Radar : Detection and Localization of a target in non-line of sight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Phuc Hung Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5417,346 +5426,328 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Radar Conference (RadarConf17)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614297v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentric ring array of connecting spirals with WAVES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+                <w:t xml:space="preserve">Antenne Multifonction à Modulation Directe et Agilité de Faisceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692595v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multifunction antenna with direct modulation and beam agility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Hinostroza</w:t>
+                <w:t xml:space="preserve">Genetic algorithm optimization of a dual polarized concentric ring array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Gillard</w:t>
+                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928176⟩</w:t>
+              <w:t xml:space="preserve">2017 International Applied Computational Electromagnetics Society Symposium - Italy (ACES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622471v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Around the Corner Radar : Detection and Localization of a target in non-line of sight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Phuc Hung Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5785,2082 +5776,2091 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Radar Conference (RadarConf17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, United States. pp.0842 - 0847, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2017.7944320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614299v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of an octorotor with unknown inputs. Application to radar imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chevet</w:t>
+                <w:t xml:space="preserve">UAV detection with K band embedded FMCW radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Makarov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tarascon</w:t>
+                <w:t xml:space="preserve">Valentin Mazieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2017.8107122⟩</w:t>
+              <w:t xml:space="preserve">2017 Mediterranean Microwave Conference (MMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMS.2017.8497143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630173v1</w:t>
+                <w:t xml:space="preserve">hal-02414042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV detection with K band embedded FMCW radar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Letertre</w:t>
+                <w:t xml:space="preserve">State estimation of an octorotor with unknown inputs. Application to radar imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mazieres</w:t>
+                <w:t xml:space="preserve">Pierre Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Mediterranean Microwave Conference (MMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">21st International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. pp.723-728, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMS.2017.8497143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2017.8107122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414042v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosatellite attitude control using electromagnetic actuation</w:t>
+                <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Tebbani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">J. Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.705--706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383419v1</w:t>
+                <w:t xml:space="preserve">hal-01416327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Bandwidth Analysis in Multifunction Antenna for Radar and Communication Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Low frequency bandwidth in connected spiral arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Waltham, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449646v1</w:t>
+                <w:t xml:space="preserve">hal-01449655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase error analysis of a dual polarized concentric ring array</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+                <w:t xml:space="preserve">Control design for an octorotor for radar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449627v1</w:t>
+                <w:t xml:space="preserve">hal-01390098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing communication in TMA for radar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Antenna system for simultaneous radar and communication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.705--706, </w:t>
+              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416327v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency bandwidth in connected spiral arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+                <w:t xml:space="preserve">Nanosatellite attitude control using electromagnetic actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lacanau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449655v1</w:t>
+                <w:t xml:space="preserve">hal-01383419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for an octorotor for radar applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza</w:t>
+                <w:t xml:space="preserve">Large Bandwidth Analysis in Multifunction Antenna for Radar and Communication Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Phased Array Systems and Technology (PAST 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Waltham, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARRAY.2016.7832636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390098v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna system for simultaneous radar and communication applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Hinostroza</w:t>
+                <w:t xml:space="preserve">Phase error analysis of a dual polarized concentric ring array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guinvarc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Gillard</w:t>
+                <w:t xml:space="preserve">Israel D. Hinostroza Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guinvarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Antennas and Propagation, EuCAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.7481490, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Antennas and Propagation (APSURSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Puerto Rico, United States. pp.1947-1491 </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2016.7696167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368112v1</w:t>
+                <w:t xml:space="preserve">hal-01449627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octorotor UAVs for radar applications: Modeling and analysis for control design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Octorotor UAVs for radar applications : modeling and analysis for control design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Moreira Beltrami</w:t>
+                <w:t xml:space="preserve">Moreira Matheus Beltrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.288-297, </w:t>
+              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/red-uas.2015.7441019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034736v1</w:t>
+                <w:t xml:space="preserve">hal-01259178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octorotor UAVs for radar applications : modeling and analysis for control design.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+                <w:t xml:space="preserve">Size constraint in design of concentric ring array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Mendes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/red-uas.2015.7441019⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 2455-2456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259178v1</w:t>
+                <w:t xml:space="preserve">hal-01266165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size constraint in design of concentric ring array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two stacked orthogonally wound spirals with connected arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 2455-2456, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305616⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 1976-1977, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266165v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two stacked orthogonally wound spirals with connected arms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Modulated Array for dual function radar and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Euziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Randy L. Haupt</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 1976-1977, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7305377⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 806-807, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266168v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Modulated Array for dual function radar and communication</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Octorotor UAVs for radar applications: Modeling and analysis for control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Makarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Moreira Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. pp 806-807, </w:t>
+              <w:t xml:space="preserve">2015 Workshop on Research, Education and Development of Unmanned Aerial Systems (RED-UAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.288-297, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2015.7304790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RED-UAS.2015.7441019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265684v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-linear polarized cavity-backed sinuous antenna with non-sequential feeding</w:t>
+                <w:t xml:space="preserve">Dual-circular polarized planar array of connected sinuous antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901988⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.Pages 941-942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104550v1</w:t>
+                <w:t xml:space="preserve">hal-01103494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEC cavity for a ring array of spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randy L. Haupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.939-940, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS.2014.6904798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-circular polarized planar array of connected sinuous antennas</w:t>
+                <w:t xml:space="preserve">Dual-linear polarized cavity-backed sinuous antenna with non-sequential feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.Pages 941-942, </w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, La Haye, Netherlands. pp.1199 - 1201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103494v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow band resonances in planar array of spiral antennas without ground plane</w:t>
               </w:r>
@@ -7950,51 +7950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband dual polarized array with spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8058,51 +8058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual polarized planar phased spiral antenna array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of wide band planar arrays of spiral antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8266,51 +8266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique d'optimisation de réseaux 2D d'antennes spirales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,51 +8361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving axial ratio of planar phased array of spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8456,51 +8456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Axial Ratio of a Planar Phased Array of Spirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,51 +8592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction framework to estimate the mid-latitude ionospheric TEC gradients using machine learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,51 +8732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTEM AND METHOD FOR SELECTING, USING A TERMINAL, AN OPTIMUM FREQUENCY BAND IN TERMS OF SPEED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Azarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9000,51 +9000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9F64741"/>
+    <w:nsid w:val="E4168999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9231,51 +9231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/israel-hinostroza-saenz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-121X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2024.3503560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04500661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fioranelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3240895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa Lopes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwa Kobayashi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03265130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ovarlez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dory Merhy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1825796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouedraogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel David Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18061804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L. Haupt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Louertani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2492578" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Haupt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2508060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2331988" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529685v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Levi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Sree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993961" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2351548.2023.10149715" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237953" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975473v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hinostroza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Menelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saillant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ovarlez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553267" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L Haupt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329949" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Devarapalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc.2018.8503796" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel D. Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916409" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072566" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928176" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarascon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2017.8107122" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497143" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832636" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696167" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832616" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481490" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266165v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305616" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266168v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103943v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904798" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904799" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934291v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731886" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348807" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659481v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996784" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557867v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561413" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Shree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/israel-hinostroza-saenz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0233-121X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05580153v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel S&#225;enz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3332429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04491093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michenot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53068-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/taes.2024.3503560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04500661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fioranelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3240895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwa Kobayashi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03265130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Ovarlez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12147" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dory Merhy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1825796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouedraogo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel David Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER18061804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L. Haupt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Louertani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2492578" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Haupt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2508060" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2331988" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Levi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642629" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Sree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION52260.2023.10224179" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2351548.2023.10149715" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237502" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04152866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237953" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490829v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04424461v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281593" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04075584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brehier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909960" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03778397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703513" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manfredi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hinostroza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Menelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saillant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Ovarlez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553267" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Sidi Ahmed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03130196v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Saillant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324453" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy L Haupt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329949" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Euziere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902834" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124613v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naga Devarapalli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcrh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/apwc.2018.8503796" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mendes Ruiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02124608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iceaa.2018.8520483" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarcah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072566" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinvarc'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928176" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723743v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01692600v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel D. Hinostroza Saenz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414042v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497143" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tarascon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2017.8107122" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Euziere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696061" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832616" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481490" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449646v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2016.7832636" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696167" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreira Matheus Beltrami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/red-uas.2015.7441019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305616" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266168v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7305377" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265684v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Moreira Beltrami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RED-UAS.2015.7441019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904799" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904798" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934291v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARRAY.2013.6731886" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935383v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348807" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659481v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996784" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557867v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00556233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561413" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Shree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572206v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00830469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>