--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -344,1460 +344,1460 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Microfinance et justice intergénérationnelle : un modèle POMDP multi-agents fondé sur l'intégrale de Choquet»</w:t>
+                <w:t xml:space="preserve">Contrats de microcrédit équitables : une modélisation markovienne de la justice distributive avec mesures de risque non additives»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271955v1</w:t>
+                <w:t xml:space="preserve">hal-05271543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Inclusion financière plasticienne aux Comores : une modélisation AORA des freins institutionnels et des dynamiques d'adoption»</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdou Issouf</w:t>
+                <w:t xml:space="preserve">La microfinance comme levier de financement d’une économie enclavée à dominance du secteur primaire : Analyse du réseau MECK aux Comores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriamanantena Philibert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284856v1</w:t>
+                <w:t xml:space="preserve">hal-04316843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations du prix du riz dans la région Haute Matsiatra à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrat progressif en microfinance solidaire : une modélisation markovienne du revenu actualisé avec exclusion réversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issouf Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Raoul Ravelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Dhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Sayiyane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05430743v1</w:t>
+                <w:t xml:space="preserve">hal-04177855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrédit à taux réel maîtrisé : une modélisation pour les populations vulnérables</w:t>
+                <w:t xml:space="preserve">Markovian modeling of borrower behavior: a decision-making approach for microfinance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravelomanana Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravelomanana Mamy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nahla Dhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raharijaona Andriamparany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05231441v1</w:t>
+                <w:t xml:space="preserve">hal-05186694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux d'endossements et risque systémique : une approche markovienne et multi-agents appliquée aux effets de commerce</w:t>
+                <w:t xml:space="preserve">Extension markovienne du contrat de microcrédit solidaire avec charges transférables multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravelomanana Mamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Rakotozafy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237373v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats de microcrédit équitables : une modélisation markovienne de la justice distributive avec mesures de risque non additives»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux d'endossements et risque systémique : une approche markovienne et multi-agents appliquée aux effets de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravelomanana Mamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271543v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microfinance comme levier de financement d’une économie enclavée à dominance du secteur primaire : Analyse du réseau MECK aux Comores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Validation par simulation réaliste des modèles markoviens et non additifs appliqués aux effets de commerce »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Issouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravelomanana Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriamanantena Philibert.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04316843v2</w:t>
+                <w:t xml:space="preserve">hal-05243718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markovian modeling of borrower behavior: a decision-making approach for microfinance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance multi-niveaux en microfinance : un cadre POMDP coopératif avec intégrale de Choquet hiérarchique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Issouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186694v1</w:t>
+                <w:t xml:space="preserve">hal-05273422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension markovienne du contrat de microcrédit solidaire avec charges transférables multiples</w:t>
+                <w:t xml:space="preserve">Microcrédit et justice sociale : vers un modèle de faisabilité intégrant les principes bibliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raharijaona Andriamparany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravelomanana Mamy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188739v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat progressif en microfinance solidaire : une modélisation markovienne du revenu actualisé avec exclusion réversible</w:t>
+                <w:t xml:space="preserve">Technologies numériques et microfinance pour le développement touristique local : vers un modèle intégré de financement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahla Dhib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raharijaona Andriamparany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Issouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravelomanana Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04177855v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Validation par simulation réaliste des modèles markoviens et non additifs appliqués aux effets de commerce »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">«POMDP et intégrale de Choquet pour une décision prudente en microfinance»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Issouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243718v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance multi-niveaux en microfinance : un cadre POMDP coopératif avec intégrale de Choquet hiérarchique»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Processus de décision à la Choquet (CDP) : une extension non-additive du POMDP pour l'évaluation comptable du risque sous incertitude totale»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravelomanana Mamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273422v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrédit et justice sociale : vers un modèle de faisabilité intégrant les principes bibliques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">«Microfinance et justice intergénérationnelle : un modèle POMDP multi-agents fondé sur l'intégrale de Choquet»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Issouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231460v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies numériques et microfinance pour le développement touristique local : vers un modèle intégré de financement durable</w:t>
+                <w:t xml:space="preserve">«Inclusion financière plasticienne aux Comores : une modélisation AORA des freins institutionnels et des dynamiques d'adoption»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Issouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231454v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«POMDP et intégrale de Choquet pour une décision prudente en microfinance»</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
+                <w:t xml:space="preserve">Les variations du prix du riz dans la région Haute Matsiatra à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Sayiyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270443v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Processus de décision à la Choquet (CDP) : une extension non-additive du POMDP pour l'évaluation comptable du risque sous incertitude totale»</w:t>
+                <w:t xml:space="preserve">Microcrédit à taux réel maîtrisé : une modélisation pour les populations vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philibert Andriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Issouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravelomanana Mamy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raharijaona Andriamparany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243722v1</w:t>
+                <w:t xml:space="preserve">hal-05231441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2055,51 +2055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214309v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Andriamanantena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Issouf," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Raoul Ravelomanana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotozafy Rivo," TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177863v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Abdou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Rakotozafy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Issouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sayiyane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelomanana Mamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijaona Andriamparany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316843v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamanantena Philibert." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Diener" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Dhib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188739v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177855v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04706921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214309v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Andriamanantena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Issouf," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Raoul Ravelomanana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotozafy Rivo," TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177863v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Abdou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Rakotozafy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Issouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316843v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamanantena Philibert." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177855v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Diener" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Dhib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravelomanana Mamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijaona Andriamparany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430743v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Sayiyane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04706921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>